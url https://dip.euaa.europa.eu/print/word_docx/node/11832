--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,103 +21,114 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Greece joins Pathfinding Global Alliance on Ending Violence against Children zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece became the 50th country to join the Pathfinding Global Alliance on Ending Violence against Children. This highlighted the country’s firm commitment to strengthening child protection policies and preventing and addressing all forms of violence against children. The alliance brings together States and international partners committed to accelerating action to eliminate all forms of violence against children, including trafficking, exploitation and abuse, in the context of the implementation of the UN Sustainable Development Goals. It also serves as a common framework for cooperation to share data and best practices, monitor progress and highlight challenges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has a significant contribution to make, through good and award-winning practices. For example, the National Emergency Response Mechanism (NEM) contributes substantially to the protection of unaccompanied children living in precarious and/or exploitative conditions. At the same time, the mentoring programme focuses on supporting unaccompanied minors and facilitating their smooth integration into the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (18 February, 2026), Η Ελλάδα στη Διεθνή Συμμαχία για την Εξάλειψη της Βίας κατά των Παιδιών [Greece in the International Alliance to Eliminate Violence against Children],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/i-ellada-sti-diethni-symmachia-gia-tin-exaleipsi-tis-vias-kata-ton-paidion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
@@ -151,52 +162,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs, Unaccompanied minors, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +260,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +396,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03C566E9"/>
+    <w:nsid w:val="1BC6047F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,51 +669,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greece-joins-pathfinding-global-alliance-ending-violence-against-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/i-ellada-sti-diethni-symmachia-gia-tin-exaleipsi-tis-vias-kata-ton-paidion/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greece-joins-pathfinding-global-alliance-ending-violence-against-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/i-ellada-sti-diethni-symmachia-gia-tin-exaleipsi-tis-vias-kata-ton-paidion/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>