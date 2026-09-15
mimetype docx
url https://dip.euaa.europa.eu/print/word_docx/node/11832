--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,125 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greece joins Pathfinding Global Alliance on Ending Violence against Children zzzzzz</w:t>
+          <w:t xml:space="preserve">Greece joins Pathfinding Global Alliance on Ending Violence against Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece became the 50th country to join the Pathfinding Global Alliance on Ending Violence against Children. This highlighted the country’s firm commitment to strengthening child protection policies and preventing and addressing all forms of violence against children. The alliance brings together States and international partners committed to accelerating action to eliminate all forms of violence against children, including trafficking, exploitation and abuse, in the context of the implementation of the UN Sustainable Development Goals. It also serves as a common framework for cooperation to share data and best practices, monitor progress and highlight challenges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece has a significant contribution to make, through good and award-winning practices. For example, the National Emergency Response Mechanism (NEM) contributes substantially to the protection of unaccompanied children living in precarious and/or exploitative conditions. At the same time, the mentoring programme focuses on supporting unaccompanied minors and facilitating their smooth integration into the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (18 February, 2026), Η Ελλάδα στη Διεθνή Συμμαχία για την Εξάλειψη της Βίας κατά των Παιδιών [Greece in the International Alliance to Eliminate Violence against Children],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/i-ellada-sti-diethni-symmachia-gia-tin-exaleipsi-tis-vias-kata-ton-paidion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BC6047F"/>
+    <w:nsid w:val="A09D47F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -673,51 +710,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greece-joins-pathfinding-global-alliance-ending-violence-against-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/i-ellada-sti-diethni-symmachia-gia-tin-exaleipsi-tis-vias-kata-ton-paidion/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>