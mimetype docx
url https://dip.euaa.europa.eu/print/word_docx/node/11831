--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -249,51 +249,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +385,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D7BC8E2A"/>
+    <w:nsid w:val="E29E81B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>