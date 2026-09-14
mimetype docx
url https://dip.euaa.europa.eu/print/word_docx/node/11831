--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Reception service and civil society organisations hold structured dialogue on child protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Reception service and civil society organisations hold structured dialogue on child protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 25 February 2026, a structured dialogue was held by the Ministry of Immigration and Asylum with civil society organisations which are active in the fields of international protection, migration and social integration. The meeting offered an opportunity for the Reception and Identification Service (RIS) to present and discuss its child protection policy with civil society organisations. The aim of the policy is to ensure the rights of minors in accommodation structures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The importance of the ongoing State-NGO dialogue was emphasised, while prevention strategies and specialised training of staff were presented, guided by the principle of the best interests of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (3 March, 2026), Δομημένος Διάλογος με Ο.Κοι.Π.: Εκδήλωση Παρουσίασης της Πολιτικής Παιδικής Προστασίας της Υπηρεσίας Υποδοχής και Ταυτοποίησης [Structured Dialogue with Civil Society Organisations: Presentation Event of the Child Protection Policy of the Reception and Identification Service],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/domimenos-dialogos-me-o-koi-p-ekdilosi-paroysiasis-tis-politikis-paidikis-prostasias-tis-ypiresias-ypodochis-kai-taytopoiisis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E29E81B5"/>
+    <w:nsid w:val="BBB16289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/reception-service-and-civil-society-organisations-hold-structured-dialogue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/domimenos-dialogos-me-o-koi-p-ekdilosi-paroysiasis-tis-politikis-paidikis-prostasias-tis-ypiresias-ypodochis-kai-taytopoiisis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/reception-service-and-civil-society-organisations-hold-structured-dialogue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/domimenos-dialogos-me-o-koi-p-ekdilosi-paroysiasis-tis-politikis-paidikis-prostasias-tis-ypiresias-ypodochis-kai-taytopoiisis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>