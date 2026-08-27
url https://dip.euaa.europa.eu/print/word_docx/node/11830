--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum meets with French Deputy Minister for the Interior and discusses memorandum of cooperation zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum meets with French Deputy Minister for the Interior and discusses memorandum of cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A meeting took place in Paris between the Greek Minister of Immigration and Asylum and the French Deputy Minister of the Interior, responsible for migration matters. The Ministers discussed the implementation of the Pact on Migration and Asylum and exchanged views on priorities and challenges ahead. The two counterparts also discussed the new Return Regulation and the memorandum of cooperation which was signed between France and Greece in view of the Pact and the expressions of solidarity.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The memorandum settles past outstanding issues between the two countries by deleting return cases, highlights France's solidarity, and guarantees the full implementation of Pact provisions. It is part of similar agreements that Greece has already promoted with other Member States, with the aim of accelerating and more effectively implementing the Pact, and managing the return of persons staying illegally in the EU to their countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (31 March, 2026), Συνάντηση Θ. Πλεύρη – Σ. Βολουδάκη με την Αναπληρώτρια Υπουργό Εσωτερικών της Γαλλίας Marie-Pierre Vedrenne στο Παρίσι [Meeting of Th. Plevris – S. Voloudakis with the Deputy Minister of the Interior of France Marie-Pierre Vedrenne in Paris],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-th-pleyri-s-voloydaki-me-tin-anaplirotria-ypoyrgo-esoterikon-tis-gallias-marie-pierre-vedrenne-sto-parisi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B12AFDBE"/>
+    <w:nsid w:val="C01BE01A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-immigration-and-asylum-meets-french-deputy-minister-interior-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-th-pleyri-s-voloydaki-me-tin-anaplirotria-ypoyrgo-esoterikon-tis-gallias-marie-pierre-vedrenne-sto-parisi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>