--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -25,140 +25,150 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content update and validated on: 3/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the Dublin III Regulation and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For incoming activity: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin unit of the asylum directorate, Ministry of the Interior | Section Dublin de la direction de l’asile, ministère de l’Intérieur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For outgoing activity: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Local Dublin stations, prefecture | Pôles régionaux Dublin et services départementaux Dublin, préfecture</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin unit falls under the Directorate General for foreign nationals in France which is part of the Ministry of the Interior. Centralised (incoming activity) / Decentralised (outgoing activity): The Dublin unit coordinates 14 local Dublin stations that work closely with the 33 single desk for asylum seekers (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Guichets uniques pour demandeurs d’asile</w:t>
       </w:r>
@@ -444,262 +454,270 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Single desk for asylum seekers, prefecture | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichets uniques pour les demandeurs d’asile (GUDA), préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Single desk for asylum seekers prefecture | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichets uniques pour les demandeurs d’asile (GUDA), préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Single desk for asylum seekers, prefecture | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichets uniques pour les demandeurs d’asile (GUDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For incoming activity: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin unit of the asylum directorate | Section Dublin de la direction de l’asile </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For outgoing activity: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Dublin stations, prefecture | pôles régionaux Dublin et services départementaux Dublin, préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For incoming activity: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin unit of the asylum directorate | Section Dublin de la direction de l’asile </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For outgoing activity: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Dublin stations, prefecture | pôles régionaux Dublin et services départementaux Dublin, préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Dublin stations, prefecture | pôles régionaux Dublin et services départementaux Dublin, préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -717,266 +735,274 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministère de l’Intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Dublin stations, prefecture | pôles régionaux Dublin et services départementaux Dublin, préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Border Police Directorate | Direction nationale de la police aux frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (DNPAF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Dublin stations, prefecture | pôles régionaux Dublin et services départementaux Dublin, préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Border Police Directorate | Direction nationale de la police aux frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (DNPAF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Border Police Directorate | Direction nationale de la police aux frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (DNPAF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First level administrative courts | Tribunaux administratifs territorialement compétents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) provides that international protection applicants receive an information brochure from the officer of the prefecture at the single desk upon registration. This brochure, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide du demandeur d’asile en France</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, includes brief information about the Dublin III Regulation and the Dublin procedure. Applicants receive the Leaflet A (Dublin common leaflet, part A) during registration and they receive also a brief explanation in person from the officer of the prefecture. Only applicants channelled through the Dublin procedure receive further, more detailed information and they get the Leaflet B (Dublin common leaflet, part B) from the prefecture, usually when the asylum application certificate (attestation de demande d’asile) is delivered, mentioning the fact that the applicant is in the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal counselling is mainly provided by non-governmental organisations, including at first reception centres for asylum seekers (SPADAs). Legal counselling can also be provided by lawyers at the cost of the applicant.</w:t>
       </w:r>
     </w:p>
@@ -1423,178 +1449,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1696,51 +1755,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lannuaire.service-public.fr/gouvernement/ec502a7f-b97d-40dc-9241-ae2a4089f91b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Infographies-Videos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefectures-regions.gouv.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/nous-decouvrir/notre-organisation/organisation/direction-nationale-de-police-aux-frontieres-dnpaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>