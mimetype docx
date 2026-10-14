--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -7,428 +7,1301 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11769" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11770" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11771" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11772" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11773" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11775" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11776" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11777" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11778" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11779" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11780" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11781" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11782" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11783" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11784" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11785" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11786" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11787" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11788" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11789" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11790" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11791" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11792" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11794" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11795" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11796" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11797" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11798" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11799" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11800" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11801" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11802" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11803" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11804" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11805" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11806" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11807" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11808" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11809" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11810" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11811" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11812" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11815" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11817" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11818" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11819" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11820" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11821" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11822" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11825" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated on: 4/07/2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast Asylum Procedures Directive (APD/APR), nor by the recast Qualification Directive. A similar national legal framework applies, through the Asylum Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) , without the inclusion of subsidiary protection as a type of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the accelerated procedure, the extended procedure, the airport procedure and the subsequent application procedure. There is no separate admissibility procedure equivalent to the admissibility procedure provided in the recast Asylum Procedures Directive, although the Asylum Act, in specific cases, the SEM may take a decision not to examine the merits of the case (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">décision de non-entrée en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) according to Article 31a of the Asylum Act, at the end of the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law provides that the SEM changes from the accelerated procedure to the extended procedure, when - based on the personal interview - it becomes clear that further information and measures are necessary in order to make a decision on the application (Article 26d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National authorities: The State Secretariat for Migration (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Secretariat for Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Secrétariat d’Etat aux migrations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Segreteria di Stato della migrazione</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for examining/processing requests for international protection in the extended asylum procedure and in special procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM is a federal authority of the Swiss Confederation, falling under the responsibility of the Federal Department of Justice and Police of the Federal Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM regulates the conditions under which someone is allowed to enter, live and work in Switzerland, including deciding on granting international protection. Together with the cantons, SEM organises the accommodation of asylum applicants and the return of those who do not need protection. In addition, SEM coordinates integration work, is responsible for naturalisation at the federal level and is committed to the effective management of migration movements at the international level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 853 staff working on asylum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">as of December 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Border Police and the Airport Police are involved in decision on entry to the territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the accelerated procedure, the extended procedure, the airport procedure and the subsequent application procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is in principle the main rule for all asylum applications and can be considered as the regular procedure under EU terminology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separate admissibility procedure equivalent to the admissibility procedure provided in the recast Asylum Procedures Directive, although the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in specific cases, the SEM may take a decision not to examine the merits of the case (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">décision de non-entrée en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) according to Article 31a of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, at the end of the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law provides that the SEM changes from the accelerated procedure to the extended procedure, when - based on the personal interview - it becomes clear that further information and measures are necessary in order to make a decision on the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limits for taking a decision in:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">extended procedure</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: within 2 months from the end of the preparatory phase (Article 37(4) of the Asylum Act). The procedure includes a preparatory phase, which can range from up to 21 days, during which time clarifications are completed (e.g. collect personal data, examine the medical situation of the applicant, carrying out a preliminary interview to determine the Member State responsible, carrying out the age assessment).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">special procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">accelerated procedure</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: 8 working days (Article 37(2) of the Asylum Act). If there are valid reasons and it is foreseeable that the decision can be taken in a federal centre, the time limit may be exceeded by a few days (Article 37(3) of the Asylum Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">airport procedure</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: 20 days form the lodging of the asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In other cases, decisions to dismiss an application must be made within 5 working days and decisions must be made within ten working days of the application being filed (Article 37(5) of the Asylum Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -564,119 +1437,119 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the extended procedure (Article 26d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Secretariat for Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Secrétariat d’Etat aux migrations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Segreteria di Stato della migrazione</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for examining/processing requests for international protection in the extended asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -705,164 +1578,164 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Directorate of the State Secretariat for Migration (SEM) (about 500 staff) is the competent authority for the assessment of the asylum application at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM falls under the responsibility of the Federal Department of Justice and Police of the Federal Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Migration Information System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZEMIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in German, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SYMIC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  in French and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SIMIC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Italian) of the SEM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 1a of the Ordinance 3 on asylum concerning the treatment of personal data lists further information systems on which the SEM relies on: Kompass (data bank on countries of origin), loan administration system for recognised refugees, Finasi (data on asylum financing), the data bank for medical cases, the data bank on support for individual (voluntary) return, the information system on the Confederation centres and MIDES (information on accommodation at airports), AURORA (on return and removal), DOPO (pool of interpreters), and FM-Tool (for managing deadlines).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council sought to renew the Central Information System on Migration (SYMIC) and develop new functionalities to provide high-quality digital services for a smooth running of cases in the areas of asylum, foreigners and nationality. (source: EUAA Asylum Report 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible outcomes include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Granting international protection, which is called temporary protection in Switzerland, in accordance with Article 66 (Article 39 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refusal of protection, and rejection without further investigation when as a result of the interview, it is obvious that the applicant is unable to prove or credibly demonstrate refugee status and there are no grounds preventing removal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions to dismiss an application must be accompanied by a summary statement of grounds (Article 37a of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44 of the Asylum Act provides that if SEM rejects or dismisses the application for asylum, it shall normally issue a return decision and enforce removal from Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -886,89 +1759,89 @@
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) is responsible for implicit and explicit withdrawals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 8(3bis) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> clarifies that persons lose their right to have the asylum procedure continued, when they fail to cooperate without a valid reason or they fail to make themselves available for the authorities for more than 20 days. This also applies to persons who fail for more than 5 days to make themselves available to the asylum authorities in a federal centre without a valid reason.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The application is discontinued without a formal decision (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">classifié</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). No new asylum application may be filed within 3 years from an implicit withdrawal. Article 8(3bis) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that this restriction has to be in compliance with the Geneva Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an implicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -977,78 +1850,78 @@
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Explicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 26(3) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that an applicant can withdraw the application during the preparatory phase by formally signing a withdrawal declaration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The request shall be cancelled without a formal decision being taken and preparations made for return (Article 26(3) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an explicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1064,84 +1937,84 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM - State Secretariat for Migration (Secrétariat d’Etat aux Migrations) is responsible to conduct personal interviews with applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preliminary interview: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant undergoes a first (Dublin) interview during the preparatory phase, which aims to clarify issues concerning their identity, nationality, family ties and family members eventually present in Switzerland or in other countries, travel route, the circumstances and reasons of leaving the country of origin and other issues which might be relevant for determining the responsible Dublin State. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Interview on the grounds for asylum:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Art. 29, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which focuses on the reasons for applying for asylum and the presentation of eventual (further) pieces of evidence. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewers are expected to have a higher education degree, but this is not a legal prerequisite. Relevant knowledge and competences are required. Specialised officers conduct interviews with children, vulnerable applicants, for specific procedures implemented (e.g. subsequent applications, exclusion cases, gender related cases). The specialisation system is also based on geographical areas/country of origin of applications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1223,131 +2096,131 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM omits the personal interview on the substance of the application, when it takes a decision not to examine the merits of the case at the end of the preparatory phase, in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can return to a safe third country (as defined by Art. 6a(2)b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - definition different from Art. 38 recast APD) in which they have previously resided;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can be transferred to a third country responsible for the asylum procedure and return, based on an international agreement (such as the Dublin Association Agreement);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can return to a third country in which they have previously resided and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can continue their journey to a third country for which they have visa, where they can seek protection and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can travel to a third country where they have close relatives or persons with whom they have close links and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant may be returned to their country of origin based on the recognition of the relevant decision of another Dublin State (Art. 31b </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These applicants still have the right to be heard, except when hey have misled the authorities with respect to their identity, the application is essentially based on false or falsified evidence or when they breach the duty to cooperate in an intentional and serious manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM still organises a personal interview on the substance of the application when it plans to take a decision without examining the merits of the case due to the fact that the applicant has applied for asylum solely for economic or medical reasons.</w:t>
@@ -1373,63 +2246,63 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A person of confidence is present for UAMs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants with special needs/vulnerabilities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Victims of trafficking or other forms of violence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with disabilities and/or other health issues</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:color="000000"/>
@@ -1860,323 +2733,323 @@
         <w:rPr/>
         <w:t xml:space="preserve">Interpreters must be approved/registered with the asylum authority, and not necessarily legally sworn/certified. They must adhere to the Code of Conduct and to have a clean personal record/special security clearance procedure. Every newly contracted interpreter is invited to an extensive on-boarding conversation during which they are briefed about the necessary requirements/work. If the newly contracted interpreter has little or no experience interpreting, direct coaching with an experienced interpreter will be arranged. The quality of work by interpreters is continuously assessed via feedback forms (completed by the interviewers). The number of requested feedback forms is determined by the section responsible for interpreters (SAM). For newly contracted interpreters, more frequent feedback forms are requested. In case of negative feedback, further conversations with the interpreter in question will be held. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unavailability of interpreters in the applicant's language, cooperation with other authorities in the Member States is envisaged and elements of the application can be submitted in writing. When there is no available professional interpreter in the applicant&amp;#039;s language or in a language that s/he is expected to understand, the procedure may be suspended/prolonged until an interpreter is identified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Persons present during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Interviewer:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The relevant manual underlines that the interviewer's tasks does not only involve asking questions to the applicant, but they need to also keep the order throughout the interview. They remind the participants about their rights and duties, should any of the interview participant be in breach of these.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Applicants have the duty to cooperate in the establishment of the facts, in particular to present the reasons for applying for asylum during the personal interview. The have the opportunity to express in details the reasons for flight and the eventual obstacles for return to the country of origin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Official interpreter:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The SEM invites an official interpreter when the applicant does not master in a sufficient manner one of the official languages, even if the applicant brings a private interpreter. The fact that communication issues arose between the interpreter and the applicant has to be mentioned in the minutes and the interview may be cancelled and rescheduled with the participation of another interpreter. The interpreter has translate to entirely and in a correct manner all questions and answers, without completing, summarising or reformulating them, even if a word-by-word translation seems to be incoherent. They also have to reflect the applicant's style, linguistic level, word choice and the statements' structure. The interpreter has to notify the interviewer when the applicant does not understand the question, so that the interviewer can reformulate it. The interpreter translates the statements in first-person and not as an indirect speech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Officer taking the minutes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> An officer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">procès-verbaliste officiel</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) has the task to take the minutes of the personal interview in a neutral manner. They have to write it entirely and in a correct manner all questions and answers: they cannot complete, summarise or reformulate the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal representative/advisor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal advisor is a lawyer or a person with a university diploma in law, who provides advice and representation for applicants in a professional manner and who is employed by the service provider to who SEM gave the mandate. The applicant has the right to renounce the help of the assigned legal advisor: this has to be done in an explicit manner. The applicant can request to change the legal advisor only in exceptional, duly justified cases (for example, when there are concrete indications on gender specific persecution). The legal advisor ensures complete legal support for the applicant: they are present at the personal interview and may ask the interviewer to clarify certain points. The service provider needs to ensure that the legal advisor is informed about and participates at the personal interview. The service provider is also responsible to find a replacement, when the assigned legal advisor is not available. The interview may be postponed for a very short period, when the assigned legal advisor is not available for an unforeseen and excusable reason. The legal advisor's assignment lasts until the entry into force of a decision within the accelerated or Dublin procedures or until a decision is made to treat the application in an extended procedure and the applicant is assigned to a canton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardian for UAMs:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Only UAMs reaching a sufficient level of maturity (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">capacité de discernement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, presumed at the age of 14) are interviewed. The interviewer has to check whether the UAM has a representative: the legal advisor, acting as person of trust during the accelerated procedure or the guardian (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">curateur or tuteur</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) appointed after the UAM is assigned to the cantonal reception centre. However, the absence of the representative is not obligatory: the application file needs to include the proof that the representative was invited and the fact that they are not present is mentioned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Person of trust:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The presence of a trusted person of choice of the applicant is allowed, mostly in order to provide support to the applicant; however, the trusted person is supposed to remain silent during the personal interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Family members: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may be interviewed in the presence of their baby/young child. However, applicants are encouraged to find someone to take care of their children during the interview. Furthermore, any applicant can be accompanied by a person of their choice as long as this person is not an asylum seeker. Therefore, the applicant is free to bring a family member (who is not an asylum seeker) at the interview. The same rule applies on the silent presence of the family member.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parents of minor applicants:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Each minor reaching a sufficient level of maturity (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">capacité de discernement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, presumed at the age of 14) is interviewed separately. Their statements are in principle not used for the assessment of their parents' claim. The parents have the right to assist to the child's personal interview, but it is not an obligation. The application file needs to include the proof that they have been invited and the fact that they are not present is mentioned. The SEM examines and weights the interests of the child against the interests of the parents, if the case-worker or the legal advisor notices at any stage of the procedure that there might be a conflict of interest between the child and the parents. It is also presumed that the parents should not represent their child anymore in the asylum procedure, if the SEM concludes that the child should be interviewed in the absence of the parents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Attorney:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The applicant has the right to renounce the help of the assigned legal advisor and appoint an attorney for legally representing them, at their own expenses. The invitation to the interview is sent to the attorney - to the attorney who was assigned first, when the applicant assigns several different ones. The interview is considered to be subject to a defect, when the attorney does not receive the convocation, it can be cancelled and repeated, unless the applicant and the attorney renounces this possibility in written.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Private interpreter: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has the right to bring a private interpreter to the interviewer, who is not an applicant. The private interpreter can notify if they are of opinion that the official interpreter makes mistakes, but they cannot replace the official interpreter. The official interpreter&amp;#039;s translation is accepted, when the two translations remain incompatible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accompanying person:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The applicant can also ask another person to accompany them to the interview, who is not an applicant and who has the full capacity of civil rights. This person cannot intervene during the interview, but the interviewer may give them the possibility to make a short statement at the end of the interview. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">UNHCR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The presence of UNHCR representatives is allowed during the personal interview. Their envisaged presence is mainly dependent upon the applicant&amp;#039;s consent and varies from silent presence to an opportunity to make remarks and ask questions. For UNHCR, presence is with consent of the applicant. Scientific staff, students, public employees are allowed if their presence is important for the scientific work of the institution, also with consent of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure/steps of the interview </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2366,213 +3239,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on the admissibility of the asylum application under Swiss legislation cannot be aligned with the admissibility procedure under the recast APD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 31a of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that SEM may take a decision not to examine the merits of the case (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">décision de non-entrée en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) at the end of the preparatory phase when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can return to a safe third country (as defined by Article 6a(2)b of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) - definition different from Article 38 recast APD) in which they have previously resided;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can be transferred to a third country responsible for the asylum procedure and return, based on an international agreement (Dublin procedure);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can return to a third country in which they have previously resided and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can continue their journey to a third country for which they have visa, where they can seek protection and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can travel to a third country where they have close relatives or persons with whom they have close links and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant may be returned to their country of origin based on the recognition of the relevant decision of another Dublin State (Article 31b Asylum Act); or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has applied solely for economic or medical reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) is the responsible authority for matters related to admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific tracks created to process the admissibility of cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM conducts a Dublin personal interview during the preparatory phase. Two further scenarios are possible when the SEM intends to take a decision not to examine the merits of the case. It still conducts a personal interview on the reasons for applying for international protection, when the applicant seems to have applied for asylum solely for economic or medical reasons. SEM grants the right to be heard (and not a full personal interview) in other cases (Article 36, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants do not have the right to be heard when they have misled the authorities with respect to their identity, if the application is essentially based on false or falsified evidence or when they breach the duty to cooperate in an intentional and serious manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -2639,51 +3512,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated asylum procedure under Swiss legislation cannot be aligned with the accelerated procedure under the recast APD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is in principle the main rule for all asylum applications and can be considered as the regular procedure under EU terminology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 20c of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Ordinance 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> lists the steps of the accelerated procedure: preparation for the personal interview on the merits of the case, personal interview on the merits of the case or granting the right to be heard, the legal representative’s opinion, continuation of the accelerated procedure or changing to the extended procedure, preparation of the draft decision, the legal representative's opinion on the negative draft decision, establishing the final decision and notification of the final decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2795,51 +3668,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 22 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the airport procedure which applies to people asking for asylum at the airport in Zurich or Geneva. Persons applying at other airport are transferred to a federal asylum centre with processing facility and they go through the usual (accelerated) procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2889,147 +3762,147 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant undergoes a first (Dublin) interview, which aims to clarify issues concerning their identity, nationality, family ties and family members present in Switzerland or in other countries, travel route, the circumstances and reasons of leaving the country of origin and other issues which might be relevant for determining the responsible Member State to examine the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The airport police conduct this interview in Zurich, while the SEM carries it out in Geneva. The interview can also be carried out over the phone. The SEM categorises the cases based on this interview. Some applications continue within the framework of the airport procedure with a second personal interview, on the merits of the case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM categorises the cases following a first (Dublin) interview:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UAMs under the age of 14 are transferred to the regional federal reception centre with processing facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The airport procedure continues with the examination of the merits of the case and a personal interview on the merits of the application is organised;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Granting the authorisation to enter the territory of Switzerland, with or without a personal interview on the merits of the application, and assigning the applicant to a canton or to a federal reception centre with processing facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are entitled to legal assistance throughout the entire procedure and a legal advisor assists them, similarly to the usual (accelerated) procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM may take the following decisions after the personal interview on the merits:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Negative decision with removal order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision on not examining the merits of the case with removal order,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Authorisation to enter the territory of Switzerland (positive asylum decision or channelling the case to the accelerated or extended procedure on the territory of Switzerland)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant may remain in the transit zone for maximum 60 days. The SEM needs to decide within 20 days from the lodging of the application. The applicant is granted the authorisation to enter the territory of Switzerland, when any of these time limits are exceeded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3059,64 +3932,64 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 111c of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> defines ‘multiple applications’ as applications submitted within five years of a final asylum and return decision. A separate procedure exists for applications for re-examination, under Article 111b of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as these applications concern obstacles for return and not the grounds for asylum. The two procedures are often difficult to differentiate in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3252,536 +4125,536 @@
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast APD, but a similar national legal framework applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(2a). It is applied in practice via an accelerated procedure. Swiss legislation foresees that all asylum applications are treated in the framework of the accelerated procedure (and could be considered as the regular procedure under EU legislative terminology).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council is the authority that proposes and adopts the list of safe countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following aspects are taken into account:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Political stability;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respect for human rights;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of other EU Member States, EFTA countries and UNHCR; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other particular characteristics of the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss legislation uses a slightly different terminology, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">pays d’origine ou de provenance sûr</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (safe countries of origin or provenance).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Albania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bosnia and Herzegovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EU+ countries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Georgia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ghana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">India </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kosovo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Liechtenstein </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moldova (without Transnistria) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mongolia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montenegro </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">North Macedonia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senegal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serbia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was last updated on 01 February 2024 by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Ordinance 1 relating to the asylum procedure (RO 2021 205)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Benin was removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list is updated each year as provided by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(4). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list with all envisaged modifications must be submitted to the Parliament at least once per year (based on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(3) and (4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Annex 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) was adopted on 12 June 2015 by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Ordinance 1 relating to the asylum procedure (RO 2015 1873).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Articles 6a(2b) and 31a(1). The concept is applied in practice via an admissibility procedure/preparatory phase (decision not to examine the merits of the case, Art. 31a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) at the end of the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council is responsible for the designation of countries as safe third countries where there is sufficient protection against refoulement. The State Secretariat for Migration (SEM) determines its application on a case-by-case basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A country is considered to be a safe third country where the principle of non-refoulement is effectively respected (Asylum Act, Article 6a(2b)). The Asylum Act, Article 31a(2) adds the following criteria for case-by-case considerations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The third country accepts the applicant; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has a visa for a country where they can seek protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Federal Council, the following requirements must be met by the safe third country:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ratification of and compliance with the ECHR, the Refugee Convention, the UN Convention against Torture and the UN Covenant on Civil and Political Rights;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Political stability which guarantees the compliance with the mentioned legal standards; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Compliance with the principle of a state governed by the rule of law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council mentioned when preparing this legislative provision that it is also necessary for that third country to accept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national list of safe third countries was initially established for the purposes of the Dublin Association Agreement, and the provisions of the Dublin III Regulation apply for transfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3811,51 +4684,51 @@
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is not defined by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(2). This concept is applied in practice, and it is examined during the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the reception and administration centre in Basel, an initial decision is made within 48 hours on all cases for which no further information is required after the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All procedural safeguards apply, including the possibility to appeal against, before the Federal Administrative Court. </w:t>
@@ -3870,51 +4743,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assessment of asylum applications is regulated by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act (AsyIA) of 28 June 1998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3943,119 +4816,119 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Training:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 3 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees are persons who in their native country or in their country of last residence are subject to serious disadvantages or have a well-founded fear of being exposed to such disadvantages for reasons of race, religion, nationality, membership of a particular social group or due to their political opinions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serious disadvantages include a threat to life, physical integrity or freedom as well as measures that exert intolerable psychological pressure. Motives for seeking asylum specific to women must be taken into account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons who are subject to serious disadvantages or have a well-founded fear of being exposed to such disadvantages because they have refused to perform military service or have deserted are not refugees. The provisions of the Convention of 28 July 1951 relating to the Status of Refugees are reserved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons who claim grounds based on their conduct following their departure that are neither an expression nor a continuation of a conviction already held in their native country or country of origin are not refugees. The provisions of the Convention of Refugee Convention are reserved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 4 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland may grant temporary protection to persons in need of protection as long as they are exposed to a serious general danger, in particular during a war or civil war as well as in situations of general violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -4063,96 +4936,96 @@
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted a parliamentary initiative on the obligation to cooperate in the asylum procedure, which includes the possibility of checking an applicant’s mobile phone. On 12 October 2021, the Swiss Federal Assembly adopted amendments to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (LASi) which adds a legal obligation on the asylum applicant to cooperate with the authorities by temporarily handing over any electronic devices when the identity cannot be established based on documents, or the itinerary could not be established by other means.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss legislation does not provide for a detailed criteria - such as the criteria listed under Article 4(5) of the recast QD within the EU context - concerning this issue. The SEM published a relevant manual (in French and in German), which assumes that the assessment is based essentially on the applicants' statements and it provides general guidance on the assessment of applications in the absence of documentary or other evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. 8(1), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that the applicant has to state the reasons for seeking asylum at the personal interview and has to indicate any evidence in full and submit it without delay. Any late submission or any late allegations for seeking asylum (for example, presented during a second personal interview) have an overall negative effect on the credibility of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4161,113 +5034,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Types of decisions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Intended decision:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The SEM drafts an intended decision, when the application can be concluded within the foreseen 8 working days in the framework of the accelerated procedure and the decision is projected to be negative. The decision not to examine the merits of the case is considered to be a negative one in this context - except for the case when the basis of this decision is the fact that the applicant can be transferred to a third country responsible for the asylum procedure and return, based on an international agreement  (such as the Dublin Association Agreement). The SEM does not draft an intended decision when the decision is positive. This intended decision is notified to the legal advisor, who has one working day to deliver their opinion on the intended decision to SEM. The deadline finishes on the next working day, at the same hour when the intended decision was notified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The SEM drafts the definitive decision within 24 hours:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision not to examine the merits of the case </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rejection of the application for refugee status: when the applicant does not qualify for refugee status or when there are grounds for exclusion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Granting refugee status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision includes the reasoning and in case of a negative decision, the ways of appeal (the means of ordinary appeal, the name of the appeal authority and the deadline for appeal).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decisions are delivered to the federal reception centre where the applicant is accommodated or to the service provide who employs the applicant&amp;#039;s assigned legal advisor. The service provider must transfer the decision to the assigned legal advisor on the same day. The decisions are directly notified to the applicant, when they do not have an assigned legal advisor, or to their attorney, when the applicant assigned one. Decisions are sent to applicants&amp;#039; or their attorney&amp;#039;s last known address by the authorities, when applicants are already assigned to a canton. The decision is legally notified after a deadline of seven days, even if the applicant does not acknowledge its receipt. Decisions may also be communicated and reasoned in person, when the circumstances justify: an officer transcribes the notification and the reasoning and the applicant or their attorney receives a copy of this report. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -4518,52 +5391,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects of COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI Information and Country Guidance Information interplay and support of the work of the case workers and judges. When specific policy needs arise, policy units submit targeted requests for COI. In response, the COI unit conducts independent research and delivers information in line with international standards of accuracy, impartiality, and relevance. Once the COI is provided, it is the role of the policy unit to analyse the findings and draw conclusions that may inform operational guidelines or country-specific policy positions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To maintain alignment and ensure the COI remains fit for purpose, regular meetings are held at both the management and specialist levels.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4628,51 +5501,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4797,51 +5670,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B26236A"/>
+    <w:nsid w:val="08246D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +5818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F05F675"/>
+    <w:nsid w:val="C6604B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5093,51 +5966,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6805A3AF"/>
+    <w:nsid w:val="277CBDA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="2D63F91F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5240,52 +6261,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3BF78CB8"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="CDBB3113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5388,52 +6409,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3CDAAE5E"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="E946BCDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5536,52 +6557,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9D7DB4AE"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="14B65CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5684,52 +6705,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FC19EF26"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="ACD3BB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,52 +6853,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="45896F9C"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="20344ECE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5980,52 +7001,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4EBD5D48"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="2FDF2752"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6128,52 +7149,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E21ACFC0"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="038E25DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6276,52 +7297,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3C9D0738"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="28E8F0AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6424,52 +7445,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0FD0BFB8"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="CB58942E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6572,52 +7593,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BB30A607"/>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="89D411A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6720,52 +7741,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="88C21CDD"/>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="753A3E4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6868,52 +7889,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B65F3DCE"/>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="D724C704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7060,50 +8081,53 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7184,51 +8208,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/de/home.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/it/home.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/switzerland/asylum-procedure/general/number-staff-and-nature-first-instance-authority/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/de/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/fr/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/it/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999https:/www.fedlex.admin.ch/eli/cc/1999/358/en/358/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/oc/2023/809/it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr#annex_2/lvl_d1190e130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/oc/2015/361/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en#art_37_a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11769" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11770" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11773" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11777" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11779" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11780" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11788" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11794" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11802" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11818" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11822" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11825" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/de/home.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/it/home.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/switzerland/asylum-procedure/general/number-staff-and-nature-first-instance-authority/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/de/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/fr/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/it/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999https:/www.fedlex.admin.ch/eli/cc/1999/358/en/358/en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/oc/2023/809/it" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr#annex_2/lvl_d1190e130" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/oc/2015/361/fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en#art_37_a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>