--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,292 +42,302 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast Asylum Procedures Directive (APD/APR), nor by the recast Qualification Directive. A similar national legal framework applies, through the Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) , without the inclusion of subsidiary protection as a type of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the accelerated procedure, the extended procedure, the airport procedure and the subsequent application procedure. There is no separate admissibility procedure equivalent to the admissibility procedure provided in the recast Asylum Procedures Directive, although the Asylum Act, in specific cases, the SEM may take a decision not to examine the merits of the case (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">décision de non-entrée en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) according to Article 31a of the Asylum Act, at the end of the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law provides that the SEM changes from the accelerated procedure to the extended procedure, when - based on the personal interview - it becomes clear that further information and measures are necessary in order to make a decision on the application (Article 26d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National authorities: The State Secretariat for Migration (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Secretariat for Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Secrétariat d’Etat aux migrations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Segreteria di Stato della migrazione</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for examining/processing requests for international protection in the extended asylum procedure and in special procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM is a federal authority of the Swiss Confederation, falling under the responsibility of the Federal Department of Justice and Police of the Federal Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM regulates the conditions under which someone is allowed to enter, live and work in Switzerland, including deciding on granting international protection. Together with the cantons, SEM organises the accommodation of asylum applicants and the return of those who do not need protection. In addition, SEM coordinates integration work, is responsible for naturalisation at the federal level and is committed to the effective management of migration movements at the international level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 853 staff working on asylum </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">as of December 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Border Police and the Airport Police are involved in decision on entry to the territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the accelerated procedure, the extended procedure, the airport procedure and the subsequent application procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is in principle the main rule for all asylum applications and can be considered as the regular procedure under EU terminology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separate admissibility procedure equivalent to the admissibility procedure provided in the recast Asylum Procedures Directive, although the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in specific cases, the SEM may take a decision not to examine the merits of the case (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">décision de non-entrée en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) according to Article 31a of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, at the end of the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law provides that the SEM changes from the accelerated procedure to the extended procedure, when - based on the personal interview - it becomes clear that further information and measures are necessary in order to make a decision on the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
@@ -557,115 +567,120 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile (LAsi), 358/1999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the extended procedure (Article 26d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Secretariat for Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Secrétariat d’Etat aux migrations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Segreteria di Stato della migrazione</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for examining/processing requests for international protection in the extended asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 29 of the Asylum Act, SEM interviews the applicant on the grounds for asylum, in a federal centre. Minutes of the interview are taken, which shall be signed by those participating in the interview.</w:t>
       </w:r>
     </w:p>
@@ -693,75 +708,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Directorate of the State Secretariat for Migration (SEM) (about 500 staff) is the competent authority for the assessment of the asylum application at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM falls under the responsibility of the Federal Department of Justice and Police of the Federal Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Migration Information System (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ZEMIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in German, </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SYMIC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  in French and </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SIMIC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Italian) of the SEM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 1a of the Ordinance 3 on asylum concerning the treatment of personal data lists further information systems on which the SEM relies on: Kompass (data bank on countries of origin), loan administration system for recognised refugees, Finasi (data on asylum financing), the data bank for medical cases, the data bank on support for individual (voluntary) return, the information system on the Confederation centres and MIDES (information on accommodation at airports), AURORA (on return and removal), DOPO (pool of interpreters), and FM-Tool (for managing deadlines).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council sought to renew the Central Information System on Migration (SYMIC) and develop new functionalities to provide high-quality digital services for a smooth running of cases in the areas of asylum, foreigners and nationality. (source: EUAA Asylum Report 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -771,82 +789,84 @@
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible outcomes include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Granting international protection, which is called temporary protection in Switzerland, in accordance with Article 66 (Article 39 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refusal of protection, and rejection without further investigation when as a result of the interview, it is obvious that the applicant is unable to prove or credibly demonstrate refugee status and there are no grounds preventing removal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions to dismiss an application must be accompanied by a summary statement of grounds (Article 37a of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44 of the Asylum Act provides that if SEM rejects or dismisses the application for asylum, it shall normally issue a return decision and enforce removal from Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
@@ -869,88 +889,90 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 8(3bis) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> clarifies that persons lose their right to have the asylum procedure continued, when they fail to cooperate without a valid reason or they fail to make themselves available for the authorities for more than 20 days. This also applies to persons who fail for more than 5 days to make themselves available to the asylum authorities in a federal centre without a valid reason.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The application is discontinued without a formal decision (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">classifié</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). No new asylum application may be filed within 3 years from an implicit withdrawal. Article 8(3bis) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that this restriction has to be in compliance with the Geneva Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an implicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
@@ -958,77 +980,79 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Explicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 26(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that an applicant can withdraw the application during the preparatory phase by formally signing a withdrawal declaration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The request shall be cancelled without a formal decision being taken and preparations made for return (Article 26(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an explicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
@@ -1076,51 +1100,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">The applicant undergoes a first (Dublin) interview during the preparatory phase, which aims to clarify issues concerning their identity, nationality, family ties and family members eventually present in Switzerland or in other countries, travel route, the circumstances and reasons of leaving the country of origin and other issues which might be relevant for determining the responsible Dublin State. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Interview on the grounds for asylum:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Art. 29, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which focuses on the reasons for applying for asylum and the presentation of eventual (further) pieces of evidence. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewers are expected to have a higher education degree, but this is not a legal prerequisite. Relevant knowledge and competences are required. Specialised officers conduct interviews with children, vulnerable applicants, for specific procedures implemented (e.g. subsequent applications, exclusion cases, gender related cases). The specialisation system is also based on geographical areas/country of origin of applications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
       </w:r>
     </w:p>
@@ -1208,51 +1233,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM omits the personal interview on the substance of the application, when it takes a decision not to examine the merits of the case at the end of the preparatory phase, in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can return to a safe third country (as defined by Art. 6a(2)b) </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - definition different from Art. 38 recast APD) in which they have previously resided;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can be transferred to a third country responsible for the asylum procedure and return, based on an international agreement (such as the Dublin Association Agreement);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1280,51 +1306,52 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can travel to a third country where they have close relatives or persons with whom they have close links and where the principle of non-refoulement is effectively respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant may be returned to their country of origin based on the recognition of the relevant decision of another Dublin State (Art. 31b </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These applicants still have the right to be heard, except when hey have misled the authorities with respect to their identity, the application is essentially based on false or falsified evidence or when they breach the duty to cooperate in an intentional and serious manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM still organises a personal interview on the substance of the application when it plans to take a decision without examining the merits of the case due to the fact that the applicant has applied for asylum solely for economic or medical reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2342,86 +2369,88 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on the admissibility of the asylum application under Swiss legislation cannot be aligned with the admissibility procedure under the recast APD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 31a of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that SEM may take a decision not to examine the merits of the case (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">décision de non-entrée en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) at the end of the preparatory phase when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can return to a safe third country (as defined by Article 6a(2)b of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) - definition different from Article 38 recast APD) in which they have previously resided;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant can be transferred to a third country responsible for the asylum procedure and return, based on an international agreement (Dublin procedure);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2502,51 +2531,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific tracks created to process the admissibility of cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM conducts a Dublin personal interview during the preparatory phase. Two further scenarios are possible when the SEM intends to take a decision not to examine the merits of the case. It still conducts a personal interview on the reasons for applying for international protection, when the applicant seems to have applied for asylum solely for economic or medical reasons. SEM grants the right to be heard (and not a full personal interview) in other cases (Article 36, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants do not have the right to be heard when they have misled the authorities with respect to their identity, if the application is essentially based on false or falsified evidence or when they breach the duty to cooperate in an intentional and serious manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
@@ -2612,51 +2642,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated asylum procedure under Swiss legislation cannot be aligned with the accelerated procedure under the recast APD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is in principle the main rule for all asylum applications and can be considered as the regular procedure under EU terminology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 20c of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Ordinance 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> lists the steps of the accelerated procedure: preparation for the personal interview on the merits of the case, personal interview on the merits of the case or granting the right to be heard, the legal representative’s opinion, continuation of the accelerated procedure or changing to the extended procedure, preparation of the draft decision, the legal representative's opinion on the negative draft decision, establishing the final decision and notification of the final decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) is responsible in matters related to accelerated procedure.</w:t>
       </w:r>
@@ -2767,51 +2798,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 22 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the airport procedure which applies to people asking for asylum at the airport in Zurich or Geneva. Persons applying at other airport are transferred to a federal asylum centre with processing facility and they go through the usual (accelerated) procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) is responsible in matters related to borer procedure.</w:t>
       </w:r>
@@ -3030,63 +3062,65 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 111c of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> defines ‘multiple applications’ as applications submitted within five years of a final asylum and return decision. A separate procedure exists for applications for re-examination, under Article 111b of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as these applications concern obstacles for return and not the grounds for asylum. The two procedures are often difficult to differentiate in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) is responsible in matters related to subsequent application procedure.</w:t>
       </w:r>
@@ -3221,51 +3255,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast APD, but a similar national legal framework applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(2a). It is applied in practice via an accelerated procedure. Swiss legislation foresees that all asylum applications are treated in the framework of the accelerated procedure (and could be considered as the regular procedure under EU legislative terminology).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council is the authority that proposes and adopts the list of safe countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following aspects are taken into account:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3507,156 +3542,163 @@
         <w:rPr/>
         <w:t xml:space="preserve">Serbia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was last updated on 01 February 2024 by </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Ordinance 1 relating to the asylum procedure (RO 2021 205)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Benin was removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list is updated each year as provided by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(4). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list with all envisaged modifications must be submitted to the Parliament at least once per year (based on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(3) and (4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first list (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Annex 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) was adopted on 12 June 2015 by </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Ordinance 1 relating to the asylum procedure (RO 2015 1873).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Articles 6a(2b) and 31a(1). The concept is applied in practice via an admissibility procedure/preparatory phase (decision not to examine the merits of the case, Art. 31a </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) at the end of the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council is responsible for the designation of countries as safe third countries where there is sufficient protection against refoulement. The State Secretariat for Migration (SEM) determines its application on a case-by-case basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A country is considered to be a safe third country where the principle of non-refoulement is effectively respected (Asylum Act, Article 6a(2b)). The Asylum Act, Article 31a(2) adds the following criteria for case-by-case considerations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3772,51 +3814,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is not defined by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 6a(2). This concept is applied in practice, and it is examined during the preparatory phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the reception and administration centre in Basel, an initial decision is made within 48 hours on all cases for which no further information is required after the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All procedural safeguards apply, including the possibility to appeal against, before the Federal Administrative Court. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3830,51 +3873,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assessment of asylum applications is regulated by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act (AsyIA) of 28 June 1998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Directorate of the State Secretariat for Migration (SEM) (about 500 staff) is the competent authority for the assessment of the asylum application at first instance.</w:t>
       </w:r>
     </w:p>
@@ -3902,51 +3946,52 @@
         <w:t xml:space="preserve">Training:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees are persons who in their native country or in their country of last residence are subject to serious disadvantages or have a well-founded fear of being exposed to such disadvantages for reasons of race, religion, nationality, membership of a particular social group or due to their political opinions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3969,146 +4014,149 @@
         <w:rPr/>
         <w:t xml:space="preserve">Persons who are subject to serious disadvantages or have a well-founded fear of being exposed to such disadvantages because they have refused to perform military service or have deserted are not refugees. The provisions of the Convention of 28 July 1951 relating to the Status of Refugees are reserved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons who claim grounds based on their conduct following their departure that are neither an expression nor a continuation of a conviction already held in their native country or country of origin are not refugees. The provisions of the Convention of Refugee Convention are reserved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 4 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland may grant temporary protection to persons in need of protection as long as they are exposed to a serious general danger, in particular during a war or civil war as well as in situations of general violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted a parliamentary initiative on the obligation to cooperate in the asylum procedure, which includes the possibility of checking an applicant’s mobile phone. On 12 October 2021, the Swiss Federal Assembly adopted amendments to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (LASi) which adds a legal obligation on the asylum applicant to cooperate with the authorities by temporarily handing over any electronic devices when the identity cannot be established based on documents, or the itinerary could not be established by other means.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss legislation does not provide for a detailed criteria - such as the criteria listed under Article 4(5) of the recast QD within the EU context - concerning this issue. The SEM published a relevant manual (in French and in German), which assumes that the assessment is based essentially on the applicants' statements and it provides general guidance on the assessment of applications in the absence of documentary or other evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. 8(1), </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that the applicant has to state the reasons for seeking asylum at the personal interview and has to indicate any evidence in full and submit it without delay. Any late submission or any late allegations for seeking asylum (for example, presented during a second personal interview) have an overall negative effect on the credibility of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SEM case workers have access to the KOMPASS database, which includes the COI produced by the SEM Analysis Section. They can also send specific requests to this section, when some of the elements are still missing or still needs to be clarified.</w:t>
       </w:r>
     </w:p>
@@ -4568,199 +4616,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D15108A"/>
+    <w:nsid w:val="2B26236A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3877FC6"/>
+    <w:nsid w:val="3F05F675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5012,51 +5093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47BA8D7F"/>
+    <w:nsid w:val="6805A3AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5160,51 +5241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3B7A7B58"/>
+    <w:nsid w:val="3BF78CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5308,51 +5389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F9AAE878"/>
+    <w:nsid w:val="3CDAAE5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5456,51 +5537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="401B7F89"/>
+    <w:nsid w:val="9D7DB4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AA584B67"/>
+    <w:nsid w:val="FC19EF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5752,51 +5833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="38CA4E82"/>
+    <w:nsid w:val="45896F9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5900,51 +5981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4804F099"/>
+    <w:nsid w:val="4EBD5D48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6048,51 +6129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B1A09FC7"/>
+    <w:nsid w:val="E21ACFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6196,51 +6277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D2A4D440"/>
+    <w:nsid w:val="3C9D0738"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6344,51 +6425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A26887C2"/>
+    <w:nsid w:val="0FD0BFB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6492,51 +6573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="ADD88140"/>
+    <w:nsid w:val="BB30A607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6640,51 +6721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0E63E819"/>
+    <w:nsid w:val="88C21CDD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +6869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="16470BB4"/>
+    <w:nsid w:val="B65F3DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7107,51 +7188,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/de/home.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/it/home.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/switzerland/asylum-procedure/general/number-staff-and-nature-first-instance-authority/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/de/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/fr/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/it/classified-compilation/20050566/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999https:/www.fedlex.admin.ch/eli/cc/1999/358/en/358/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/oc/2023/809/it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr#annex_2/lvl_d1190e130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/oc/2015/361/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en#art_37_a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>