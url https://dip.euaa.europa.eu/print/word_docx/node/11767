--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -270,51 +270,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -406,51 +406,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8189E883"/>
+    <w:nsid w:val="1DAA0013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>