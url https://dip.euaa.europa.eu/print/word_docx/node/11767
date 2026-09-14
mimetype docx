--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,135 +13,150 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Appeals Board decides on test cases related to Syrian applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee Appeals Board decides on test cases related to Syrian applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Between 3-5 March 2026, the Refugee Appeals Board decided on a number of test cases involving 10 Syrian nationals. These are the first such cases determined following the change of power in Syria in December 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The board found that the general conditions in Syria cannot justify a residence permit pursuant to Section 7(3) of the Aliens Act. The board referred to the EUAA's Country Guidance: Syria (December 2025), which indicates that no area in Syria is characterised by a high or exceptionally high level of indiscriminate violence and civilians in Damascus are not at real risk of being affected by such indiscriminate violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The applicants in the cases were assessed in relation to Damascus or the Rif Damascus provinces in Syria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Upon an individual assessment, the board overturned the Danish Immigration Service’s decisions in respect of seven applicants and granted residence permits under Sections 7(1) and 7(2) of the Aliens Act. Six of these permits were granted as 'consequential status permits', where the applicant does not have an independent asylum basis but the permit was granted on the basis of the applicant's close family connection to a person who has a residence permit pursuant to Section 7. One of the permits was granted to an applicant with an independent asylum basis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The board upheld the decision on the refusal of residence permits for the remaining three applicants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additional decisions will be published in anonymised form on the board’s website in the future and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">collection of background information regarding the situation in Syria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> will continue to be updated by the Refugee Appeals Board. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet (6 March, 2026), Flygtningenævnet har truffet afgørelse i prøvesager vedrørende statsborgere fra Syrien [The Refugee Board has made a decision in test cases concerning citizens from Syria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fln.dk/nyheder/nyhedsarkiv/2026/marts/flygtningenaevnet-har-truffet-afgoerelse-i-proevesager-vedroerende-statsborgere-fra-syrien/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -172,52 +187,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Safe country concept, COI, Second instance determination, Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DAA0013"/>
+    <w:nsid w:val="BFA397D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,55 +727,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-decides-test-cases-related-syrian-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/baggrundsmateriale/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/nyheder/nyhedsarkiv/2026/marts/flygtningenaevnet-har-truffet-afgoerelse-i-proevesager-vedroerende-statsborgere-fra-syrien/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-decides-test-cases-related-syrian-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/baggrundsmateriale/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/nyheder/nyhedsarkiv/2026/marts/flygtningenaevnet-har-truffet-afgoerelse-i-proevesager-vedroerende-statsborgere-fra-syrien/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>