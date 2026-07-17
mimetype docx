--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B8C61AA"/>
+    <w:nsid w:val="75AD38EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>