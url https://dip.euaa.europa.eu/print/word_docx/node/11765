--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Board's Coordination Committee postpones the departure deadline for deportations to Lebanon zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee Board's Coordination Committee postpones the departure deadline for deportations to Lebanon</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Refugee Appeals Board Coordination Committee announced that, due to the current security situation in Lebanon, the committee decided on 10 March 2026 to postpone the departure deadline for deportations to Lebanon when the board has upheld decisions to refuse a residence permit pursuant to Section 7 of the Aliens Act or to withdraw, refuse to extend or revoke a residence permit pursuant to the same provision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Refugee Appeals Board's decision means that it will not currently be possible to carry out forced deportations to Lebanon in the cases in question. According to the announcement, the board will continue to process pending cases by nationals of Lebanon and will continue to closely monitor developments in the country with a view to assessing whether there are still grounds for postponing departure deadlines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet (11 March, 2026), Flygtningenævnets koordinationsudvalg har besluttet at udsætte udrejsefristen for personer i udsendelsesposition til Libanon [The Refugee Board's Coordination Committee has decided to postpone the departure deadline for persons in a deportation position to Lebanon.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fln.dk/nyheder/nyhedsarkiv/2026/marts/flygtningenaevnets-koordinationsudvalg-har-besluttet-at-udsaette-udrejsefristen-for-personer-i-udsendelsesposition-til-libanon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75AD38EE"/>
+    <w:nsid w:val="2BC22B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-boards-coordination-committee-postpones-departure-deadline" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/nyheder/nyhedsarkiv/2026/marts/flygtningenaevnets-koordinationsudvalg-har-besluttet-at-udsaette-udrejsefristen-for-personer-i-udsendelsesposition-til-libanon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-boards-coordination-committee-postpones-departure-deadline" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/nyheder/nyhedsarkiv/2026/marts/flygtningenaevnets-koordinationsudvalg-har-besluttet-at-udsaette-udrejsefristen-for-personer-i-udsendelsesposition-til-libanon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>