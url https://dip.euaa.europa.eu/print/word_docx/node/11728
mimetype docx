--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,230 +13,245 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Ministers extends validity of temporary protection until 4 March 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of Ministers extends validity of temporary protection until 4 March 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...129 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Council of Ministers adopted Decision No 190/17 of February 2026 to amend Decision No 144 of the Council of Ministers of 10 March 2022 in order to extend the validity of temporary protection for displaced persons from Ukraine until 4 March 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decision No 191 of 17 February 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council of Ministers amend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decision No 642 of the Council of Ministers of 2016, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">extending </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the validity period of the already issued registration cards for persons with temporary protection until 30 April 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Also, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a new sample of the registration cards has been approved, which will be issued by the competent officials. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">SAR informed that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the re-registration process of Ukrainian citizens who wish to extend their temporary protection </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulgaria </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">officially beg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he re-registration process will continue until 30 April 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> In case of inaction for re-registration by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this date, the card will be declared invalid and the holder will not be entitled to the rights of a person granted temporary protection. A new registration card for a foreigner granted temporary protection may be issued both after and before 30 April 2026 at the request of the displaced person, beneficiary of temporary protection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The details for re-registration are available here: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (17 February, 2026), Срокът на действие на временната закрила на разселени лица от Украйна в Република България се удължи до 04.03.2027 г. [The validity period of temporary protection of displaced persons from Ukraine in the Republic of Bulgaria has been extended until 04.03.2027.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -267,52 +282,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -365,187 +380,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8833D3C4"/>
+    <w:nsid w:val="7DE9B05E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -774,55 +822,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/council-ministers-extends-validity-temporary-protection-until-4-march-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/council-ministers-extends-validity-temporary-protection-until-4-march-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>