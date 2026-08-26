--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior launches large-scale project to streamline asylum processes zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior launches large-scale project to streamline asylum processes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior announced the launch of a large-scale project aimed at streamlining asylum processes by bringing together key administrative actors. The project’s objective is to improve efficiency by shortening the processing time of asylum applications while achieving cost savings. The project covers the asylum procedure from the registration of an application up to the granting of a positive decision and the transfer of an applicant from the reception system to a municipality or, in case of a negative decision, to the stage of return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The aim is to join and streamline efforts of different authorities involved in the asylum process, which are required to cooperate closely and to smoothly exchange information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project will run until 28 February 2027 and will involve representatives of the Ministry of Justice, the Finnish Border Guard, the National Police Board of Finland, the Finnish Security and Intelligence Service, the Finnish Immigration Service, the National Legal Services Authority, the National Courts Administration and the Office of the Non-Discrimination Ombudsman.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (30 March, 2026), Turvapaikkamenettelyjä tehostetaan laajassa hankkeessa [Large project to make asylum procedures more efficient],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/turvapaikkamenettelyja-tehostetaan-laajassa-hankkeessa?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C02190B2"/>
+    <w:nsid w:val="F41CC562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-launches-large-scale-project-streamline-asylum-processes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/turvapaikkamenettelyja-tehostetaan-laajassa-hankkeessa?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>