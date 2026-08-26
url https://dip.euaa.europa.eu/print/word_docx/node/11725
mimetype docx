--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">FIS presents operational report for 2025 showing cost-efficiency despite unstable context zzzzzz</w:t>
+          <w:t xml:space="preserve">FIS presents operational report for 2025 showing cost-efficiency despite unstable context</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service presented its operational report for 2025. It highlighted that 2025 was characterised by multiple changes in immigration policy at the EU level, by conflicts in neighbouring countries, economic challenges in Finland and numerous amendments to national legislation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service managed to identify and implement improvements aimed to optimise efficiency in processes and ensure cost-efficiency. Despite an unstable context and budgetary constraints, the institution reached its key targets. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The primary focus for 2026 is the implementation of the Pact on Migration and Asylum along with savings in the central budget, to be achieved by a decrease in the number of personnel and a reduction of office premises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (16 March, 2026), Kustannustehokkuus, hallitusohjelman toimeenpano ja maahanmuuton jännitteinen toimintaympäristö korostuivat Maahanmuuttoviraston toiminnassa vuonna 2025 [Year 2025 of Finnish Immigration Service: Cost-efficiency, implementation of Government Programme and tense operating environment of immigration emphasised],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/kustannustehokkuus-hallitusohjelman-toimeenpano-ja-maahanmuuton-jannitteinen-toimintaymparisto-korostuivat-maahanmuuttoviraston-toiminnassa-vuonna-2025?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA20BFE5"/>
+    <w:nsid w:val="28B0A14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-presents-operational-report-2025-showing-cost-efficiency-despite-unstable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/kustannustehokkuus-hallitusohjelman-toimeenpano-ja-maahanmuuton-jannitteinen-toimintaymparisto-korostuivat-maahanmuuttoviraston-toiminnassa-vuonna-2025?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>