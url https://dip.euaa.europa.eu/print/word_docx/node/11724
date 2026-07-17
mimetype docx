--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D2C409C4"/>
+    <w:nsid w:val="D02B0BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>