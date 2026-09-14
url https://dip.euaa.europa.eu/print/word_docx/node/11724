--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendments to Social Assistance Act tightens conditions for reception conditions zzzzzz</w:t>
+          <w:t xml:space="preserve">Amendments to Social Assistance Act tightens conditions for reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Social Assistance Act was amended as of 1 March 2026 to tighten the conditions for being granted reception allowance. It means that all salaried income and benefits will be fully considered to determine the amount of the reception allowance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the FIS, the change will impact all adults in the reception system or their spouse who earns a salary or receives other financial benefits. The changes will also affect spouses living in a municipality. The calculations will be done by the reception centre on all income of the applicant and their family members. Prior to the amendment, the amount of EUR 150 was deducted from the income of the applicant or their spouse, but this deduction was eliminated. Other financial allowances will be excluded too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (27 February, 2026), Kaikki palkkatulot ja avustukset vaikuttavat jatkossa vastaanottorahan määrään [All earned income and allowances will affect the amount of reception allowance],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/kaikki-palkkatulot-ja-avustukset-vaikuttavat-jatkossa-vastaanottorahan-maaraan?languageId=fi_FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Rights, obligations and limitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D02B0BD3"/>
+    <w:nsid w:val="013DE9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/amendments-social-assistance-act-tightens-conditions-reception-conditions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/kaikki-palkkatulot-ja-avustukset-vaikuttavat-jatkossa-vastaanottorahan-maaraan?languageId=fi_FI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/amendments-social-assistance-act-tightens-conditions-reception-conditions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/kaikki-palkkatulot-ja-avustukset-vaikuttavat-jatkossa-vastaanottorahan-maaraan?languageId=fi_FI" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>