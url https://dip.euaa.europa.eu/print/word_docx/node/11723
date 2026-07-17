--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DDA0E11"/>
+    <w:nsid w:val="42A9F0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>