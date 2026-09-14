--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministers of Nordic countries discuss cooperation with returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministers of Nordic countries discuss cooperation with returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Nordic ministers responsible for immigration met on 18 February 2026 to discuss the implementation of the rules related to the safe third country concept and return hubs located outside of the EU. The Finnish minister initiated this discussion and expressed that a return hub located outside of the EU could be one solution to render returns more efficient and increase voluntary returns. The minister emphasised that cooperation is key among Nordic countries on return-related aspects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ministers also discussed the new rules on the application of the concept of a safe third country and challenges related to returns to Afghanistan and Syria. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (18 February, 2026), Pohjoismaiden maahanmuutosta vastaavat ministerit keskustelevat palautuksiin liittyvästä yhteistyöstä [Nordic ministers responsible for migration to discuss cooperation on returns],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/pohjoismaiden-maahanmuutosta-vastaavat-ministerit-keskustelevat-palautuksiin-liittyvasta-yhteistyosta?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Safe country concept, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42A9F0F6"/>
+    <w:nsid w:val="E95E4AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministers-nordic-countries-discuss-cooperation-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/pohjoismaiden-maahanmuutosta-vastaavat-ministerit-keskustelevat-palautuksiin-liittyvasta-yhteistyosta?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministers-nordic-countries-discuss-cooperation-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/pohjoismaiden-maahanmuutosta-vastaavat-ministerit-keskustelevat-palautuksiin-liittyvasta-yhteistyosta?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>