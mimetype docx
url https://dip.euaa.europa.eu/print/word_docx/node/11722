--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61EF17A1"/>
+    <w:nsid w:val="A1540E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>