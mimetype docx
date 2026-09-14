--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">FIS forecasts a moderate number of asylum applications for 2026 -2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">FIS forecasts a moderate number of asylum applications for 2026 -2027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service published its forecasting for 2026-2027 and estimates that approximately 1,500-2,500 applications will be submitted annually. It stated that there is no indication of an increase because the decline is in line with the trends at the EU level and the tightening of immigration policy and internal border controls in the Schengen area. As a result, the number of asylum applications is estimated to remain moderate in Finland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, there were 12,018 applications for temporary protection for displaced persons from Ukraine, 5% fewer than in 2024. The Finnish Immigration Service estimates around 8,000-10,000 applicants for temporary protection in Finland in 2026. Temporary protection is valid until 4 March 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (19 March, 2026), Maahanmuuttoviraston arviot tulevaisuuden hakemusmääristä julkaistu [Finnish Immigration Service estimates of future application numbers published],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/maahanmuuttoviraston-arviot-tulevaisuuden-hakemusmaarista-julkaistu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A1540E08"/>
+    <w:nsid w:val="512D6152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-forecasts-moderate-number-asylum-applications-2026-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/maahanmuuttoviraston-arviot-tulevaisuuden-hakemusmaarista-julkaistu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-forecasts-moderate-number-asylum-applications-2026-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/maahanmuuttoviraston-arviot-tulevaisuuden-hakemusmaarista-julkaistu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>