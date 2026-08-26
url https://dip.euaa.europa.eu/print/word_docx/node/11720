--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,116 +13,131 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">38 stakeholders join in parliamentary discussions on the 2026 Refugee Law zzzzzz</w:t>
+          <w:t xml:space="preserve">38 stakeholders join in parliamentary discussions on the 2026 Refugee Law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussions in Parliament to enact the 2026 Refugee Law have started.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting of the Parliamentary Committee on Home Affairs, there were 38 stakeholders invited, including representatives from the Ministries of Education, Sports, and Youth; Labor; Social Insurance; Health; Social Welfare; the Legal Service of the Republic; Commissioners for the Protection of the Rights of the Child, Gender Equality, Protection of Personal Data, and representative of the Organisation of State Health Services (OKYPY), representatives of UNHCR and the IOM, as well as representatives from civil society organisations, such as KISA, Cyprus Refugee Council, Hope for Children, and Caritas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus Parliament | Βουλή των Αντιπροσώπων (26 March, 2026), ημερήσια διάταξη της συνεδρίας της Κοινοβουλευτικής Επιτροπής Εσωτερικών για την Πέμπτη, 26 Μαρτίου 2026 [Agenda for the meeting of the Parliamentary Committee on Internal Affairs on Thursday, March 26, 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.cy/images/media/redirectfile/003.04.07.01-26032026a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of Ministers approves draft of Refugee Law 2026 and bill is submitted to parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +168,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +266,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B384C94B"/>
+    <w:nsid w:val="427999AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +708,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/38-stakeholders-join-parliamentary-discussions-2026-refugee-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.cy/images/media/redirectfile/003.04.07.01-26032026a.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/cyprus/council-ministers-approves-draft-refugee-law-2026-and-bill-submitted-parliament" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/38-stakeholders-join-parliamentary-discussions-2026-refugee-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.cy/images/media/redirectfile/003.04.07.01-26032026a.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/cyprus/council-ministers-approves-draft-refugee-law-2026-and-bill-submitted-parliament" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>