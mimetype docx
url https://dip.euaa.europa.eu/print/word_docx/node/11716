--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Joint statement by civil society on the Migration Ministry's bill zzzzzz</w:t>
+          <w:t xml:space="preserve">Joint statement by civil society on the Migration Ministry's bill</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A number of organisations reacted to the bill of the Ministry of Immigration and Asylum in January 2026, in particular to provisions related to the NGO registry, what is considered involvement in trafficking and what sanctions this may entail. According to the statement, “working for an organisation registered in the ‘NGO Registry’ of the Ministry of Migration and Asylum becomes a punishable offence with the proposed changes to Articles 24 and 25 of the Migration Code". The statement continues that “mere membership of an organisation registered in the NGO Registry elevates misdemeanours such as facilitation of illegal stay, or refusal to hand a travel document, to felonies punishable by up to ten years’ imprisonment and fines of tens of thousands of euros. It is thus considered an aggravating circumstance sufficient to reclassify the offence as a felony, in an affront to fundamental principles of criminal policy and legislation. Mere criminal prosecution suffices for removal of the organisation from the Registry”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I Have Rights (20 January, 2026), [Joint Civil Society Statement on the Migration Ministry bill],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ihaverights.eu/joint-civil-society-statement-on-the-migration-ministry-bill/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F1A320B"/>
+    <w:nsid w:val="0034E448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-civil-society-migration-ministrys-bill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-civil-society-statement-on-the-migration-ministry-bill/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-civil-society-migration-ministrys-bill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-civil-society-statement-on-the-migration-ministry-bill/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>