--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Free online training platform available for professionals supporting unaccompanied children zzzzzz</w:t>
+          <w:t xml:space="preserve">Free online training platform available for professionals supporting unaccompanied children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As of February 2026, NEAR to Guardians is available online. This is a free online training platform promoted by METAdrasi in collaboration with other European partners and designed to support professionals who work with unaccompanied children. The platform offers practical guidance, useful information and tools developed based on experience from the field, with the aim of helping to address everyday challenges and complex situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">METAδραση | METAdrasi (2 February, 2026), NEAR to Guardians: Μία δωρεάν πλατφόρμα διαδικτυακής εκπαίδευσης για επαγγελματίες που υποστηρίζουν ασυνόδευτα παιδιά [NEAR to Guardians: A free online training platform for professionals supporting unaccompanied children],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://metadrasi.org/near-to-guardians-%ce%bc%ce%af%ce%b1-%ce%b4%cf%89%cf%81%ce%b5%ce%ac%ce%bd-%cf%80%ce%bb%ce%b1%cf%84%cf%86%cf%8c%cf%81%ce%bc%ce%b1-%ce%b4%ce%b9%ce%b1%ce%b4%ce%b9%ce%ba%cf%84%cf%85%ce%b1%ce%ba%ce%ae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3ECDBAFE"/>
+    <w:nsid w:val="76876EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/free-online-training-platform-available-professionals-supporting-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metadrasi.org/near-to-guardians-%ce%bc%ce%af%ce%b1-%ce%b4%cf%89%cf%81%ce%b5%ce%ac%ce%bd-%cf%80%ce%bb%ce%b1%cf%84%cf%86%cf%8c%cf%81%ce%bc%ce%b1-%ce%b4%ce%b9%ce%b1%ce%b4%ce%b9%ce%ba%cf%84%cf%85%ce%b1%ce%ba%ce%ae/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/free-online-training-platform-available-professionals-supporting-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metadrasi.org/near-to-guardians-%ce%bc%ce%af%ce%b1-%ce%b4%cf%89%cf%81%ce%b5%ce%ac%ce%bd-%cf%80%ce%bb%ce%b1%cf%84%cf%86%cf%8c%cf%81%ce%bc%ce%b1-%ce%b4%ce%b9%ce%b1%ce%b4%ce%b9%ce%ba%cf%84%cf%85%ce%b1%ce%ba%ce%ae/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>