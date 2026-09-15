--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -269,51 +269,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -426,51 +426,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76876EB9"/>
+    <w:nsid w:val="E66E5917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>