--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -242,51 +242,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +378,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FF75ED1A"/>
+    <w:nsid w:val="6A022734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>