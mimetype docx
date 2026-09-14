--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Support Aegean reports on fatal incidents at Greece’s maritime borders in 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee Support Aegean reports on fatal incidents at Greece’s maritime borders in 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to reporting by Refugee Support Aegean (RSA), at least 58 refugees were recovered dead and a further 40 remain missing (and are now presumed dead) in 28 fatal incidents (including 16 shipwrecks) at Greece’s maritime borders in 2025.  Data for this publication were drawn from the RSA's systematic documentation and analysis covering the entire year, referencing announcements by the Greek and Turkish Coast Guards, the UN High Commissioner for Refugees (UNHCR), publications by Greek and international media, as well as the records of the IOM's Missing Migrants Project, Alarm Phone and Aegean Boat Report, and the data collection of the organisation Collective Aid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (16 March, 2026), [At least 98 refugees dead or missing at Greece’s maritime borders in 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/at-least-58-refugees-dead-and-40-missing-refugees-at-greeces-maritime-borders-in-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A022734"/>
+    <w:nsid w:val="BDB8E3DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-reports-fatal-incidents-greeces-maritime-borders-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/at-least-58-refugees-dead-and-40-missing-refugees-at-greeces-maritime-borders-in-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/refugee-support-aegean-reports-fatal-incidents-greeces-maritime-borders-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/at-least-58-refugees-dead-and-40-missing-refugees-at-greeces-maritime-borders-in-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>