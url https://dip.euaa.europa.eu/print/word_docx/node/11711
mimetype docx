--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,126 +13,141 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of the Interior participates in meeting of the Visegrad 4 and the Salzburg Forum on regional security zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of the Interior participates in meeting of the Visegrad 4 and the Salzburg Forum on regional security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The meeting of the interior ministers of the Visegrad Group focused on current issues of regional security and cooperation in the areas of migration and border protection. Representatives of the states cooperating within the Salzburg Forum also participated in the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The ministers' discussion focused on the functioning of European security and information systems and their importance in data-sharing between Member States. Another important topic was the further development of European police cooperation and the role of European Union agencies supporting Member States in the area of internal security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The programme also included a meeting of the Salzburg Forum, which brings together Central European states and other partners and focused on practical cooperation between security forces. One of the key topics was the cooperation of the European Union with the Western Balkan countries, especially in the area of external border protection and the prevention of illegal migration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (10 March, 2026), Ministr vnitra se v Maďarsku zúčastnil jednání V4 a Salcburského fóra o bezpečnosti regionu [The Minister of the Interior participated in the V4 and Salzburg Forum on Regional Security in Hungary ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-se-v-madarsku-zucastnil-jednani-v4-a-salcburskeho-fora-o-bezpecnosti-regionu.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,52 +178,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -261,187 +276,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E78707DE"/>
+    <w:nsid w:val="FCAFC950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -670,55 +718,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/minister-interior-participates-meeting-visegrad-4-and-salzburg-forum-regional" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-se-v-madarsku-zucastnil-jednani-v4-a-salcburskeho-fora-o-bezpecnosti-regionu.aspx%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-se-v-madarsku-zucastnil-jednani-v4-a-salcburskeho-fora-o-bezpecnosti-regionu.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/minister-interior-participates-meeting-visegrad-4-and-salzburg-forum-regional" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-se-v-madarsku-zucastnil-jednani-v4-a-salcburskeho-fora-o-bezpecnosti-regionu.aspx%20" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-se-v-madarsku-zucastnil-jednani-v4-a-salcburskeho-fora-o-bezpecnosti-regionu.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>