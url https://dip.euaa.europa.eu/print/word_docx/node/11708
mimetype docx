--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,121 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister discusses return hubs and voluntary returns at the JHA Council zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister discusses return hubs and voluntary returns at the JHA Council</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Greek Minister of Immigration and Asylum participated in the Council of Ministers of Justice and Home Affairs of the European Union, accompanied by the Deputy Minister of Immigration and Asylum. In the meeting, the minister highlighted the need for a strong external dimension and effective returns in the context of the upcoming implementation of the Pact on Migration and Asylum. In particular, he noted the increase in illegal arrivals from Eastern Libya in 2025 and called for immediate, coordinated European action with an active role of the European Commission to prevent illegal departures and combat smuggling networks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The minister also referred to the developments in the Middle East and in particular in Iran, noting that Greece is closely monitoring the situation and is ready to assess possible impacts on migration flows to Europe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On the sidelines of the Council, the minister met with his counterparts from Germany, the Netherlands, Austria and Denmark to promote the return hubs initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (5 March, 2026), Return hubs και εθελούσιες επιστροφές στο επίκεντρο του Συμβουλίου Υπουργών [Return hubs and voluntary returns at the heart of the Council of Ministers ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/return-hubs-kai-etheloysies-epistrofes-sto-epikentro-toy-symvoylioy-ypoyrgon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E581A98"/>
+    <w:nsid w:val="713C7658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-discusses-return-hubs-and-voluntary-returns-jha-council" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/return-hubs-kai-etheloysies-epistrofes-sto-epikentro-toy-symvoylioy-ypoyrgon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-discusses-return-hubs-and-voluntary-returns-jha-council" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/return-hubs-kai-etheloysies-epistrofes-sto-epikentro-toy-symvoylioy-ypoyrgon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>