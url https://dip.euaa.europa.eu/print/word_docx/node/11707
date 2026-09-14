--- v0 (2026-07-13)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion proposes amendments to the Integration Act zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion proposes amendments to the Integration Act</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion proposed amending Section 16 of the Integration Act to require participants in the introduction programme to sign an integration declaration, which would replace the existing integration contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The declaration, signed alongside the integration plan, will outline the participant’s obligations in the programme as well as key rights and duties for residents in Norway. The ministry may issue regulations detailing the content of the declaration, including duties to follow the integration plan, fundamental rights and legal obligations, as well as expectations for becoming self-sufficient through work or education. The purpose is to provide refugees and their family members with clear information on their duties, expectations and rights shortly after arrival.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (27 March, 2026), Prop. 70 L (2025–2026) [Prop. 70 L (2025–2026)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/dokumenter/prop.-70-l-20252026/id3153889/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F4B55AB"/>
+    <w:nsid w:val="946517D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-proposes-amendments-integration-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/prop.-70-l-20252026/id3153889/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-proposes-amendments-integration-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/prop.-70-l-20252026/id3153889/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>