--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government proposes new procedural rules for collective protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Government proposes new procedural rules for collective protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government proposed new procedural rules for collective protection to facilitate more efficient case processing in the immigration administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposal includes two main changes. First, foreign nationals whose application to extend collective protection is refused would no longer have the right to appeal the decision, but they could request their original asylum application to be reopened and the right to appeal ordinary asylum rejections remains unchanged. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second, persons who have had collective protection and apply for asylum under ordinary rules may be allowed to work until their asylum application is decided, providing flexibility that is not permitted under current legislation. These proposals apply to displaced persons from Ukraine currently under temporary collective protection and to potential future mass refugee situations.</w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (27 March, 2026), Regjeringen foreslår nye saksbehandlingsregler for kollektiv beskyttelse [The Government proposes new procedural rules for collective protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringen-foreslar-nye-saksbehandlingsregler-for-kollektiv-beskyttelse/id3154816/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27A8B52A"/>
+    <w:nsid w:val="F5A279E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-proposes-new-procedural-rules-collective-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringen-foreslar-nye-saksbehandlingsregler-for-kollektiv-beskyttelse/id3154816/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>