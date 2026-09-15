--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -270,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F5A279E1"/>
+    <w:nsid w:val="FB33BF9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>