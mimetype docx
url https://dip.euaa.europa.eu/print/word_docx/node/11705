--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government presents a proposal to implement the EU Screening Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve">Government presents a proposal to implement the EU Screening Regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government proposed implementing the EU Screening Regulation into Norwegian law, as part of the EU’s Pact on Asylum and Migration. The regulation aims to combat irregular migration to Europe and prevent secondary movements between Schengen countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a Schengen member, Norway will adopt common procedures and deadlines for examining third-country nationals who have not undergone a complete border control upon arrival. The screening process includes verifying identity, assessing security risks, checking health and vulnerability, and ensuring the person remains available to authorities during the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation aligns with existing procedures but provides an opportunity to strengthen and streamline them. It is intended to improve coordination between border control, immigration processing and return measures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (27 March, 2026), Nytt EU-regelverk for kontroll med tredjelandsborgere [New EU regulations for the control of third-country nationals],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nytt-eu-regelverk-for-kontroll-med-tredjelandsborgere/id3154703/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="847EE006"/>
+    <w:nsid w:val="629C5670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-presents-proposal-implement-eu-screening-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nytt-eu-regelverk-for-kontroll-med-tredjelandsborgere/id3154703/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>