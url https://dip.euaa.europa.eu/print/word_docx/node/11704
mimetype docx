--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92985901"/>
+    <w:nsid w:val="C8FFCB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>