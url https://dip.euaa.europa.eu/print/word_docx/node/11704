--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Justice and Public Security proposes new rules for the detention centre zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Justice and Public Security proposes new rules for the detention centre</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security launched a consultation on proposed amendments to the Immigration Act and new regulations for the immigration detention centre. This is part of preparations to transfer responsibility for operating the centre from the police to the Norwegian Correctional Service, planned for 1 January 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposals aim to establish a clear regulatory framework for the operation of the detention centre following the transfer. They include rules on information-exchange between the Correctional Service and the police, while maintaining the police’s responsibility for identity clarification and returns. The proposals also clarify the rights of detainees and the conditions for restricting these rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response to previous criticism, the new proposals place greater emphasis on human rights requirements, including individual assessments and proportionality. Some measures would also require a reassessment if detention exceeds 72 hours. The consultation is open for input until 29 May 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (20 March, 2026), Foreslår nye regler for utlendingsinternatet [Proposes new rules for the immigration detention centre],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet/id3153253/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C8FFCB75"/>
+    <w:nsid w:val="EF52DC74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposes-new-rules-detention-centre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet/id3153253/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-proposes-new-rules-detention-centre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/foreslar-nye-regler-for-utlendingsinternatet/id3153253/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>