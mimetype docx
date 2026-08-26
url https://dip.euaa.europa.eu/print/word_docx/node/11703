--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government presents a proposal to implement several legal acts under the EU Pact for Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Government presents a proposal to implement several legal acts under the EU Pact for Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government presented a proposal to implement several legal acts under the EU Pact on Migration and Asylum. Norway plans to participate in several parts of the Pact, including the implementation of parts of the Asylum and Migration Management Regulation (AMMR), the Eurodac Regulation and the Crisis Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The AMMR sets clearer rules to determine which country is responsible for asylum applications, while the Eurodac Regulation expands the database to also collect facial images to improve identification and tracking. Through the Pact, separate rules are also established for crisis or force majeure situations. Among other things, the new Crisis Regulation provides for the possibility, under certain conditions, of making exceptions to some of the deadline rules in AMMR, for examples during extraordinarily high arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government will also present a proposal to implement the Screening Regulation, which introduces screening rules to better identify and assess third-country nationals entering the Schengen area in an irregular manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -85,51 +86,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (20 March, 2026), Styrket håndtering og kontroll av migrasjon til Norge og Europa [Strengthened management and control of migration to Norway and Europe],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/styrket-handtering-og-kontroll-av-migrasjon-til-norge-og-europa/id3153250/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E3AF1186"/>
+    <w:nsid w:val="39537299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +706,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-presents-proposal-implement-several-legal-acts-under-eu-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/styrket-handtering-og-kontroll-av-migrasjon-til-norge-og-europa/id3153250/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>