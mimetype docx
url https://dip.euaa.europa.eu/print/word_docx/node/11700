--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government adopts amendments to remove Ukrainian men aged 18-60 from the collective protection scheme zzzzzz</w:t>
+          <w:t xml:space="preserve">Government adopts amendments to remove Ukrainian men aged 18-60 from the collective protection scheme</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government adopted amendments to the regulations to remove Ukrainian men aged 18-60 from the collective protection scheme, meaning they will no longer automatically receive temporary residence permits based on group assessments. Instead, they must apply for protection on an individual basis. The change applies only to new applications and does not affect those who already have temporary collective protection, while some exceptions will still exist. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (27 March, 2026), Menn fra Ukraina mellom 18 og 60 år skal ikke lenger få kollektiv beskyttelse [Men from Ukraine between the ages of 18 and 60 will no longer receive collective protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/menn-fra-ukraina-mellom-18-og-60-ar-skal-ikke-lenger-fa-kollektiv-beskyttelse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82E87896"/>
+    <w:nsid w:val="49F7429E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-adopts-amendments-remove-ukrainian-men-aged-18-60-collective" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/menn-fra-ukraina-mellom-18-og-60-ar-skal-ikke-lenger-fa-kollektiv-beskyttelse/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-adopts-amendments-remove-ukrainian-men-aged-18-60-collective" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/menn-fra-ukraina-mellom-18-og-60-ar-skal-ikke-lenger-fa-kollektiv-beskyttelse/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>