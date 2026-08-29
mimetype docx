--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,153 +42,160 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The relevant national legislative provisions transposing the Asylum Procedures Directive are the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act 2000 | Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Decree 2000, Vreemdelingenbesluit 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Circular 2000 (A), Vreemdelingencirculaire 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (A) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Circular 2000 (B), Vreemdelingencirculaire 2000 (B)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Circular 2000 (C), Vreemdelingencirculaire 2000 (C)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on the border accommodation regime | Reglement regime grenslogies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -260,51 +267,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Netherlands Marechaussee | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KoninklijkeMarechaussee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (KMar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -314,51 +322,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aliens Police, Identification and Human Trafficking Department | A</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fdeling Vreemdelingenpolitie Identificatie en Mensenhandel </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(AVIM) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Asylum Seekers Identification and Screening Service | De Dienst Identificatie en Screening Asielzoekers (DISA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -382,110 +391,113 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Royal Netherlands Marechaussee | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KoninklijkeMarechaussee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (KMar) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Seekers Identification and Screening Service | De Dienst Identificatie en Screening Asielzoekers (DISA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Custodial Institutions Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Justitiële Inrichtingen </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(DJI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -495,51 +507,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Netherlands Marechaussee | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KoninklijkeMarechaussee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (KMar) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Asylum Seekers Identification and Screening Service | De Dienst Identificatie en Screening Asielzoekers (DISA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -556,51 +569,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -610,150 +624,155 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie- en Naturalisatie Dienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (INS | IND)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutch Council for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | VluchtelingenWerk Nederland (VWN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands has </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 air border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Amsterdam Schiphol, Breda, De Kooy, Eindhoven, Enschede Twente, Groningen Eelde, Kempen, Lelystad, Maastricht Aachen, Midden Zeeland and Rotterdam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands has </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 external land border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Amsterdam Central Station and Rotterdam Central Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">has 12 external sea border-crossings points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Amsterdam IJmond, Den Helder, Dordrecht, Eemshaven, Gent-Terneuzen, Harlingen, Hoek van Holland/Europoort, Moerdijk, Rotterdam-Havens, Scheveningen, Vlissingen and Ijmuiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of Article 111 of the Aliens Act, a Royal Decree on the recommendation of the Prime Minister can implement measures allowing for a derogation of Chapter 1–7 of the Aliens Act in the case of extraordinary circumstances. This article has not yet been entered into force.</w:t>
       </w:r>
     </w:p>
@@ -1434,51 +1453,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for applicants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality principle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of Article 1 of the Aliens Circular 2000 C, the IND treats the elements provided by the applicant in support of their application with strict confidentiality, in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal Data Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This information is not provided to third parties, other than on the basis of legal obligations or after obtaining the applicant’s consent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Representatives of the Dutch Council for Refugees are present at every stage of the asylum procedure to inform and assist asylum seekers on their rights/obligations and the procedure itself. Information is systematically provided through leaflets and brochures, available in 33 different languages.</w:t>
       </w:r>
     </w:p>
@@ -1550,51 +1570,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://ind.nl/nl/verblijfsvergunningen/asiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -1623,51 +1644,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.coa.nl/en#:~:text=The%20Dutch%20Council%20for%20Refugees%20(VWN)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -1696,51 +1718,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Information Leaflets </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.vluchtelingenwerk.nl/nl/voorlichtingsfolders-over-de-asielprocedure-en-de-gezinsherenigingsprocedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1868,199 +1891,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28E35659"/>
+    <w:nsid w:val="4112C709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2293,51 +2349,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stb-2015-292.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0005848&amp;z=2001-04-01&amp;g=2001-04-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defensie.nl/english/organisation/marechaussee/tasks-of-the-royal-netherlands-marechaussee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politie.nl/informatie/wat-doet-de-vreemdelingenpolitie.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dji.nl/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.marechaussee.nl/topics/border-crossing-points" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011468/2018-05-01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/verblijfsvergunningen/asiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en#:~:text=The%20Dutch%20Council%20for%20Refugees%20(VWN)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/nl/voorlichtingsfolders-over-de-asielprocedure-en-de-gezinsherenigingsprocedure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>