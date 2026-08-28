--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM launches HELIOS+ for the integration of third-country nationals into the labour market in Crete zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM launches HELIOS+ for the integration of third-country nationals into the labour market in Crete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2026, the IOM presented the programme “HELIOS+: Comprehensive Actions for the Integration of Third-Country Nationals into the Labour Market in the Region of Crete”, marking the full implementation of HELIOS+ in the region. Co-funded by the European Social Fund Plus (ESF+), HELIOS+ Crete is part of a portfolio of 12 ongoing regional integration projects. The programme is designed by the IOM in cooperation with the Ministry of Immigration and Asylum and is aligned with Greece’s National Integration Strategy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (19 February, 2026), [IOM Launches “HELIOS+: Comprehensive Actions for the Integration of Third-Country Nationals into the Labour Market in Crete”],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://greece.iom.int/news/iom-launches-helios-comprehensive-actions-integration-third-country-nationals-labour-market-crete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2230D04F"/>
+    <w:nsid w:val="5CCDE135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/iom-launches-helios-integration-third-country-nationals-labour-market-crete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greece.iom.int/news/iom-launches-helios-comprehensive-actions-integration-third-country-nationals-labour-market-crete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>