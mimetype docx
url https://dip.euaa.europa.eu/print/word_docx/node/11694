--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -502,51 +502,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -659,51 +659,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34DB1616"/>
+    <w:nsid w:val="19618F44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -807,51 +807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F867AC2B"/>
+    <w:nsid w:val="79BC6D89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C0FFD26D"/>
+    <w:nsid w:val="46848576"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AA23D6CA"/>
+    <w:nsid w:val="64C6D9D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E0ED3687"/>
+    <w:nsid w:val="CE682C1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4BF502BF"/>
+    <w:nsid w:val="25A327C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2BC1F937"/>
+    <w:nsid w:val="1588591A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1695,51 +1695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="79F591CA"/>
+    <w:nsid w:val="1CCD0622"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1843,51 +1843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="00B04319"/>
+    <w:nsid w:val="0A97A4A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1991,51 +1991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="023585DB"/>
+    <w:nsid w:val="78CBA826"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2139,51 +2139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6AA8E3A9"/>
+    <w:nsid w:val="FE708982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>