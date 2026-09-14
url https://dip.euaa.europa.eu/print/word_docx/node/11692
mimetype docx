--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,113 +13,128 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum meets with the Director-General of the IOM zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum meets with the Director-General of the IOM</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:lang w:val="EN-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Minister of Migration and Asylum held a meeting with the Director-General of the IOM on the sidelines of the informal meeting of the Ministers of Justice and Home Affairs of the European Union that took place in Nicosia, Cyprus. During the meeting, issues related to the strengthening of Greece-IOM cooperation in the field of migration management were discussed at length, with particular emphasis on the challenges arising in the wider Central Mediterranean region. Special reference was made to the exploration of specific financial funds to support voluntary return programmes of migrants from Libya to their countries of origin, within the framework of an integrated and sustainable approach that respects international law. At the same time, the possibility of financing actions to strengthen African countries neighboring Libya was discussed, with the aim of supporting local capacities to manage migration flows and addressing the root causes of illegal migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:lang w:val="EN-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">More information is</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="EN-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (23 January, 2026), Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου με τη Γενική Διευθύντρια του Διεθνούς Οργανισμού Μετανάστευσης [Meeting of the Minister of Immigration and Asylum with the Director-General of the International Organization for Migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-me-ti-geniki-dieythyntria-toy-diethnoys-organismoy-metanasteysis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +165,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B71AD62A"/>
+    <w:nsid w:val="AC1CA217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +705,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-immigration-and-asylum-meets-director-general-iom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-me-ti-geniki-dieythyntria-toy-diethnoys-organismoy-metanasteysis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-immigration-and-asylum-meets-director-general-iom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-me-ti-geniki-dieythyntria-toy-diethnoys-organismoy-metanasteysis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>