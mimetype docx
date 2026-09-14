--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister sends message for stricter immigration policy zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister sends message for stricter immigration policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Greek Minister of Immigration and Asylum participated in the Informal Meeting of the Ministers of Justice and Home Affairs of the European Union, which took place in Nicosia on 22 and 23 January 2026. Referring to immigration, the minister underlined the need to strengthen the protection of the external borders of the European Union, to prevent and substantially reduce illegal arrivals. As he noted, Greece has achieved measurable results, as in the last 5 months a reduction in immigration flows by approximately 13,000 people has been recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">He placed particular emphasis on the need to intensify returns, noting that their effective implementation is a crucial factor for the credibility of any migration policy. In this context, he stressed the need to exert increased pressure on third countries to accept the return of illegal immigrants, as well as the importance of European support for the creation and operation of return hubs. At the same time, the Greek Minister underlined the need to implement the concept of a safe third country through a different, revised interpretation of existing international conventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (22 January, 2026), Μήνυμα για αυστηρότερη μεταναστευτική πολιτική από τον Υπουργό Μετανάστευσης στην άτυπη Σύνοδο της Λευκωσίας [Greek Minister sends message for stricter immigration policy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/minyma-gia-aystiroteri-metanasteytiki-politiki-apo-ton-ypoyrgo-metanasteysis-stin-atypi-synodo-tis-leykosias/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F6897EE9"/>
+    <w:nsid w:val="D1D56BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-sends-message-stricter-immigration-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/minyma-gia-aystiroteri-metanasteytiki-politiki-apo-ton-ypoyrgo-metanasteysis-stin-atypi-synodo-tis-leykosias/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-sends-message-stricter-immigration-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/minyma-gia-aystiroteri-metanasteytiki-politiki-apo-ton-ypoyrgo-metanasteysis-stin-atypi-synodo-tis-leykosias/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>