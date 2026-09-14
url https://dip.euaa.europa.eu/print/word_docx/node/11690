--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,121 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Member States team up to promote the creation of return hubs in third countries zzzzzz</w:t>
+          <w:t xml:space="preserve">Member States team up to promote the creation of return hubs in third countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On the sidelines of the Informal Meeting of the Ministers of Justice and Home Affairs of the European Union, taking place in Nicosia on 22 and 23 January, the Greek Minister of Immigration and Asylum participated in a closed high-level working meeting with the Ministers and high representatives of Germany, Austria, the Netherlands and Denmark, in the presence of the European Commissioner for Immigration and Home Affairs, Magnus Brunner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The meeting was held at the initiative of Germany and marked the formation of a close core of member states, consisting of Germany, the Netherlands, Austria, Denmark and Greece. The aim was to promote and foster operational specialisation for new solutions in the field of the return of illegal immigrants. The focus of the discussions was the prospect of creating and operating "return hubs", within the framework of the external dimension of European migration policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the work, it was agreed to immediately start consultations between the participating states to explore the possibility of establishing return hubs in a third country outside the European continent, as well as to design a clear and realistic roadmap for the next steps of the initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (22 January, 2026), Συγκρότηση ομάδας εργασίας κρατών-μελών για την προώθηση της δημιουργίας Κέντρων Επιστροφής σε τρίτες χώρες (Return Hubs) [Formation of a working group of member states to promote the creation of Return Hubs in third countries],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/sygkrotisi-omadas-ergasias-kraton-melon-gia-tin-proothisi-tis-dimioyrgias-kentron-epistrofis-se-trites-chores-return-hubs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5147989C"/>
+    <w:nsid w:val="D00F2B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/member-states-team-promote-creation-return-hubs-third-countries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/sygkrotisi-omadas-ergasias-kraton-melon-gia-tin-proothisi-tis-dimioyrgias-kentron-epistrofis-se-trites-chores-return-hubs/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/member-states-team-promote-creation-return-hubs-third-countries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/sygkrotisi-omadas-ergasias-kraton-melon-gia-tin-proothisi-tis-dimioyrgias-kentron-epistrofis-se-trites-chores-return-hubs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>