--- v2 (2026-08-29)
+++ v3 (2026-10-14)
@@ -7,147 +7,816 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11644" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception System</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11645" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11646" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11647" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11648" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11649" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11650" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11651" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11652" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11654" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11655" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11656" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11657" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11658" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11659" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11660" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11661" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11662" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11663" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11664" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11666" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11667" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11668" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11669" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11670" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11671" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11672" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11673" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11674" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11675" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11676" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11677" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11678" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11679" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11680" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11681" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11682" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11683" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception System</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated on: 4/07/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast Reception Conditions Directive. A similar national legal framework applies: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 26/08/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26/08/1998: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -233,51 +902,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception in Switzerland is managed at regional level, in a very decentralized Federal Asylum centres and at cantonal level. Each canton has its own reception facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The running of the Federal Asylum centres and security matters are entrusted to private companies. The SEM delegates the task of managing the operation of reception and processing centres to third parties under Article 24b (1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Thus, the ORS Service AG (asylum regions Western Switzerland, French speaking Switzerland and Berne) and AOZ Asyl Organisation Zürich (asylum regions Eastern Switzerland, Ticino and Central Switzerland, Zurich) are responsible for running the centres. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Security services at the lodges are provided by the companies Securitas AG (asylum regions French speaking Switzerland, Eastern Switzerland, Zurich, Ticino and Central Switzerland) and Protectas SA (asylum regions Western Switzerland and Zurich).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -396,137 +1065,137 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland provides different types of reception facilities for asylum seekers. These facilities are organised as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal Asylum Centres with Processing Facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> These centres handle asylum application lodging and processing, house accommodation for asylum seekers, and include offices for interviewers, interpreters, document examiners, and lawyers. Transfers to cantonal centres are exceptional and occur only if additional information is required or if an extended procedure is needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal Asylum Centres without Processing Facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> These centres are for applicants awaiting Dublin transfers or rejected applicants pending removal. Transfers to cantonal asylum centres occur if applicants cannot be removed within the set 140-day period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Special Centres:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> These centres cater to uncooperative asylum applicants who significantly endanger public safety and order or disrupt the normal operation of federal asylum centres. Such applicants are temporarily housed in special centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception centres are evenly distributed across the federal and cantonal levels, taking into account factors such as country of origin, unaccompanied minors (UAMs), families, persons with health problems, and the centre’s capacity. Each canton has its own reception centre, with a total of 26 centres nationwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The total capacity of the Swiss reception system is 5,000 places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal reception centres have a capacity of 4,942 places (EUAA, December 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises at the border</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -782,314 +1451,314 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Asylum Centres with processing facilities </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...90 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Applicants awaiting a final decision  </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Applicants to be returned or Dublin transfer</w:t>
+              <w:t xml:space="preserve">Federal Asylum Centres without processing facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Number of centres</w:t>
+              <w:t xml:space="preserve">Regime </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6 + 10</w:t>
+              <w:t xml:space="preserve">Semi-closed (leave and return is limited) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Capacity</w:t>
+              <w:t xml:space="preserve">Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Information is currently not available.</w:t>
+              <w:t xml:space="preserve">SEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Location of the centres within the country </w:t>
+              <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Altstätten (Canton of St. Gallen); Basel (Canton of Basel); </w:t>
+              <w:t xml:space="preserve">Applicants awaiting a final decision  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Boudry (Canton of Neuchâtel); </w:t>
+              <w:t xml:space="preserve">Applicants to be returned or Dublin transfer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6 + 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information is currently not available.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Location of the centres within the country </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The centres with processing facilities are the following: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zurich (Canton of Zurich); </w:t>
+              <w:t xml:space="preserve">Altstätten (Canton of St. Gallen); Basel (Canton of Basel); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chiasso (Canton of Ticino); </w:t>
+              <w:t xml:space="preserve">Boudry (Canton of Neuchâtel); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zurich (Canton of Zurich); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chiasso (Canton of Ticino); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berne (Canton of Berne).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collective accommodation centres</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -1112,230 +1781,230 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Asylum centres run by the Confederation </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...61 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Confederation  </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Cantonal Authorities and Municipalities </w:t>
+              <w:t xml:space="preserve">Cantons reception centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Type of applicants accommodated </w:t>
+              <w:t xml:space="preserve">Regime </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Semi-closed </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Confederation in Federal Asylum Centres with/without processing facilities: applicants awaiting a final decision; persons whose application has been dismissed, Persons to be returned, awaiting a Dublin transfer </w:t>
+              <w:t xml:space="preserve">Confederation  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cantons: applicants awaiting a final decision for more than 140 days and persons having received a final decision granting protection (depending on the canton) </w:t>
+              <w:t xml:space="preserve">Cantonal Authorities and Municipalities </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Number of centres</w:t>
+              <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Confederation: 6 + 10  </w:t>
+              <w:t xml:space="preserve">Confederation in Federal Asylum Centres with/without processing facilities: applicants awaiting a final decision; persons whose application has been dismissed, Persons to be returned, awaiting a Dublin transfer </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cantons: applicants awaiting a final decision for more than 140 days and persons having received a final decision granting protection (depending on the canton) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confederation: 6 + 10  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantons: 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1739,241 +2408,241 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants awaiting a final decision  </w:t>
-            </w:r>
-[...97 lines deleted...]
-              <w:t xml:space="preserve">Military shelters: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thun (BE), </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">State Buildings: </w:t>
+              <w:t xml:space="preserve">Applicants to be returned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3 located in former military shelters and 4 in vacant state-owned buildings. Civil defense and emergency shelters located in the vicinity of the Reception Centers (only for night stay) are not included.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.800 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Location of the centres within the country </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Military shelters: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chiasso, </w:t>
+              <w:t xml:space="preserve">Thun (BE), </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schaffhausen, </w:t>
+              <w:t xml:space="preserve">Brugg (AG), (reopens as of 30 November 2020, for a period of 3 years) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steckborn (TG),  </w:t>
+              <w:t xml:space="preserve">Burre (JU) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">State Buildings: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chiasso, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schaffhausen, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steckborn (TG),  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Altstätten </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland’s national legislation does provide for reception facilities catering to persons with special needs. Unaccompanied minors (UAMs), single women and single women with children are generally accommodated with specific house arrangements in reception centres. These facilities operate under the cantonal and federal asylum systems, with each canton responsible for managing their own accommodation and support structures.</w:t>
       </w:r>
@@ -2025,51 +2694,51 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Women:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Women are housed together with other single women or single women with children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The special needs of children, families, and individuals are taken into consideration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland offers a wide variety of accommodation options, and adequate accommodation is always available, including for persons with physical disabilities. Special support and services (e.g. for a wheelchair) can be organised quickly. (Source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA, Persons with disabilities in asylum and reception systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, January 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -2473,51 +3142,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to art. 14 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> : People accommodated in Confederation centers and accommodation in airports have free access to information on the providers referred to in art. 102 f , al. 2, LAsi and other documents, in particular lists of legal advisers and representatives, with their contact details. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2577,93 +3246,93 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assignment of a particular area of residence to applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">As provided in art. 17 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In the Federal Centres and in remote locations: restricted at night (prior authorisation, except at weekends) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Upon adoption of restriction or exclusion order by the cantonal authorities in the cantonal accommodation centres </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In transit zones asylum seekers are not allowed to go out of the transit zone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reporting obligations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2717,51 +3386,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants are no longer allowed to be involved in gainful activities while residing in Federal Asylum centres - art. 83 par. 1 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> following revision which entered into force since 1 March 2019. The ban is for approximately 3 months from lodging the application, as the procedure should last approximately 140 days. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">However, asylum seekers may be involved in public utility activities. Exception: art. 83 par. 3 - the ban is not applicable to those who are entitled to pursue gainful employment in accordance with the immigration provisions (who are mainly persons already living in Switzerland with a residence permit and who submit a subsequent asylum application).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -2782,87 +3451,87 @@
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum seekers (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausweis N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) may access the job market if:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The general economic and employment situation allows it. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An employer must request to employ an asylum seeker. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The salary and employment conditions customary for the location, profession and sector are fulfilled; and </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">It must be established that no other Swiss or EU/EFTA resident or foreign national with a residence permit with the required profile can be found for the job. This means that Swiss or EU/EFTA residents and foreign persons with a residence permit have priority on the job market. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2894,103 +3563,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Seekers have in principle access to higher education and apprenticeship. An integration programme, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Stabilisation and activation of resources for people with special needs”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (available in French, German and Italian), helps Swiss cantons to implement ad hoc measures for people who cannot achieve their integration potential, so they receive vocational training or training in employment skills when they arrive in Switzerland. (Source: EUAA, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicants with disabilities in asylum and reception</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, January 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to tertiary education </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants are excluded from the public scholarship programme </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employers’ reluctance to employ or offer apprenticeship pending asylum seekers application and status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -3042,75 +3711,75 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basic and emergency care in the Federal Centres </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical examination and treatment in the Cantonal Reception Centres </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health insurance for all asylum seekers during the procedure, including those under emergency aid </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3301,481 +3970,481 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social benefits may be reduced or withdrawn when the asylum seeker (art. 83 par. 1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has obtained reception benefits or attempted to obtain them by providing untrue or incomplete information;</w:t>
-      </w:r>
-[...132 lines deleted...]
-        <w:t xml:space="preserve">Disciplinary measures can be applied by a reception facility against asylum applicants and persons in need of protection for the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Refuses to provide information about his/her financial circumstances, or fails to authorise the office to obtain this information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Does not report important changes in his or her circumstances;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Neglects to improve his or her situation, in particular by refusing to accept reasonable work or accommodation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Without consulting the competent office, terminates an employment contract or lease or is responsible for its termination, thereby exacerbating his or her situation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uses social benefits improperly;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fails to comply with the instructions of the competent office despite the threat of withdrawing of social benefits;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Endangers public security or order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Has been prosecuted or convicted of a crime;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seriously and culpably fails to cooperate, in particular by refusing to disclose his or her identity; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fails to comply with the instructions from staff responsible for the proceedings or from the accommodation facilities, thereby endangering order and security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency Aid is unconditional for all persons present on the Swiss territory and cannot be withdrawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Disciplinary measures can be applied by a reception facility against asylum applicants and persons in need of protection for the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">if they violate the obligations set up for being accommodated in a reception centre -noncompliance with the centre’s internal regulations, no participation at domestic work or absence to appointments related to the asylum procedure or other (art. 21- 23 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if they threaten public safety and order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision is limited in time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 83(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for partial or total withdrawal of material reception conditions. It applies for the social benefits received in respect of art. 82 par. 3 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 25 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the disciplinary authority (housing management) may take the following disciplinary measures against asylum seekers and persons in need of protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ban on entering certain premises normally open to all asylum seekers and persons in need of protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refusal of exit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refusal of a ticket for public transport;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refusal of pocket money;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">exclusion from accommodation for a maximum of 24 hours;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">assignment to a specific centre within the meaning of art. 24a Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal and Cantonal Authorities can take the decision to reduce or withdraw material reception conditions, depending on the relevant reception facilities under their responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before any reduction or withdrawal is ordered, an assessment of proportionality is made and the subsistence minimum has to be considered. The basic need is defined as “enforcement legal subsistence minimum” (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">betreibungsrechtliches Existenzminimum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and differs in each canton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Disciplinary measures applied by reception centre management are communicated orally, except for the exclusion from accommodation for more than 8 hours and assignment to a special centre, which are in written (art. 26 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Disciplinary measures taken by accommodation management may be appealed as follows (art. 28 of the Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disciplinary measures pronounced orally - before the direction of the SEM Asylum Staff,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disciplinary measures concerning exclusion from a centre for more than 8 hours, assignment to a special centre and refusal to leave for more than 24 hours - before the Federal Administrative Court. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3840,51 +4509,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4009,51 +4678,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CFADB2E0"/>
+    <w:nsid w:val="92D86134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4157,51 +4826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BC80A0AE"/>
+    <w:nsid w:val="E8A30814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3883C221"/>
+    <w:nsid w:val="385F7B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4453,51 +5122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5EA5FF1F"/>
+    <w:nsid w:val="A89FE15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4601,51 +5270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BB68FF94"/>
+    <w:nsid w:val="D89DB551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4749,51 +5418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CFAC30F5"/>
+    <w:nsid w:val="93F31E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4897,51 +5566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CF56D2CD"/>
+    <w:nsid w:val="EFF73088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5045,51 +5714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="00CF1077"/>
+    <w:nsid w:val="C627DD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5193,51 +5862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E553F35C"/>
+    <w:nsid w:val="3051BC5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5341,51 +6010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="10345118"/>
+    <w:nsid w:val="49B699E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5489,51 +6158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C8F0F558"/>
+    <w:nsid w:val="CE17ADCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5637,51 +6306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E22AD7EE"/>
+    <w:nsid w:val="2B409E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5785,51 +6454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="36E149BC"/>
+    <w:nsid w:val="F97C889B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5933,51 +6602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="40678B0A"/>
+    <w:nsid w:val="969D7622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6081,51 +6750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="65E85FF0"/>
+    <w:nsid w:val="B06FDD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6229,51 +6898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="43FBBCA2"/>
+    <w:nsid w:val="D81FD7C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6377,51 +7046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CBF06BBD"/>
+    <w:nsid w:val="3B3EFE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6525,51 +7194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="585647B4"/>
+    <w:nsid w:val="7C8910F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6673,51 +7342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BC788C23"/>
+    <w:nsid w:val="0B0E2F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6821,51 +7490,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="219D02C6"/>
+    <w:nsid w:val="847E7A18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="B416A576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7027,50 +7844,53 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7151,51 +7971,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en#art_37_a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/persons-disabilities-asylum-and-reception-systems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/2019/1/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11644" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11645" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11649" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11651" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11652" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11655" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11656" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11664" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11666" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11668" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11671" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11672" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11673" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11674" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11676" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11679" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11683" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en#art_37_a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/persons-disabilities-asylum-and-reception-systems" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/2019/1/fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>