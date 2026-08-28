--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -51,103 +51,107 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast Reception Conditions Directive. A similar national legal framework applies: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 26/08/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26/08/1998: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -232,51 +236,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception in Switzerland is managed at regional level, in a very decentralized Federal Asylum centres and at cantonal level. Each canton has its own reception facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The running of the Federal Asylum centres and security matters are entrusted to private companies. The SEM delegates the task of managing the operation of reception and processing centres to third parties under Article 24b (1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Thus, the ORS Service AG (asylum regions Western Switzerland, French speaking Switzerland and Berne) and AOZ Asyl Organisation Zürich (asylum regions Eastern Switzerland, Ticino and Central Switzerland, Zurich) are responsible for running the centres. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Security services at the lodges are provided by the companies Securitas AG (asylum regions French speaking Switzerland, Eastern Switzerland, Zurich, Ticino and Central Switzerland) and Protectas SA (asylum regions Western Switzerland and Zurich).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
@@ -2023,51 +2028,52 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Women:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Women are housed together with other single women or single women with children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The special needs of children, families, and individuals are taken into consideration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland offers a wide variety of accommodation options, and adequate accommodation is always available, including for persons with physical disabilities. Special support and services (e.g. for a wheelchair) can be organised quickly. (Source: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA, Persons with disabilities in asylum and reception systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, January 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
@@ -2470,51 +2476,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to art. 14 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> : People accommodated in Confederation centers and accommodation in airports have free access to information on the providers referred to in art. 102 f , al. 2, LAsi and other documents, in particular lists of legal advisers and representatives, with their contact details. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
@@ -2573,51 +2580,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assignment of a particular area of residence to applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">As provided in art. 17 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In the Federal Centres and in remote locations: restricted at night (prior authorisation, except at weekends) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -2712,51 +2720,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants are no longer allowed to be involved in gainful activities while residing in Federal Asylum centres - art. 83 par. 1 </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> following revision which entered into force since 1 March 2019. The ban is for approximately 3 months from lodging the application, as the procedure should last approximately 140 days. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">However, asylum seekers may be involved in public utility activities. Exception: art. 83 par. 3 - the ban is not applicable to those who are entitled to pursue gainful employment in accordance with the immigration provisions (who are mainly persons already living in Switzerland with a residence permit and who submit a subsequent asylum application).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2888,51 +2897,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Seekers have in principle access to higher education and apprenticeship. An integration programme, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Stabilisation and activation of resources for people with special needs”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (available in French, German and Italian), helps Swiss cantons to implement ad hoc measures for people who cannot achieve their integration potential, so they receive vocational training or training in employment skills when they arrive in Switzerland. (Source: EUAA, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicants with disabilities in asylum and reception</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, January 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to tertiary education </w:t>
             </w:r>
           </w:p>
@@ -3294,51 +3304,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social benefits may be reduced or withdrawn when the asylum seeker (art. 83 par. 1 </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has obtained reception benefits or attempted to obtain them by providing untrue or incomplete information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3464,51 +3475,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Aid is unconditional for all persons present on the Swiss territory and cannot be withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Disciplinary measures can be applied by a reception facility against asylum applicants and persons in need of protection for the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if they violate the obligations set up for being accommodated in a reception centre -noncompliance with the centre’s internal regulations, no participation at domestic work or absence to appointments related to the asylum procedure or other (art. 21- 23 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if they threaten public safety and order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3516,82 +3528,85 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision is limited in time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 83(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for partial or total withdrawal of material reception conditions. It applies for the social benefits received in respect of art. 82 par. 3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 25 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the disciplinary authority (housing management) may take the following disciplinary measures against asylum seekers and persons in need of protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ban on entering certain premises normally open to all asylum seekers and persons in need of protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3663,51 +3678,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before any reduction or withdrawal is ordered, an assessment of proportionality is made and the subsistence minimum has to be considered. The basic need is defined as “enforcement legal subsistence minimum” (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">betreibungsrechtliches Existenzminimum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and differs in each canton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Disciplinary measures applied by reception centre management are communicated orally, except for the exclusion from accommodation for more than 8 hours and assignment to a special centre, which are in written (art. 26 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Disciplinary measures taken by accommodation management may be appealed as follows (art. 28 of the Ordinance of the FDJP on the on the management of federal reception centres in the field of asylum and accommodation at airports):</w:t>
       </w:r>
     </w:p>
@@ -3812,199 +3828,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="668C5A86"/>
+    <w:nsid w:val="9DC9D134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4108,51 +4157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E8646692"/>
+    <w:nsid w:val="5D2834AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4256,51 +4305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A18AF89F"/>
+    <w:nsid w:val="67E8304A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="064042A8"/>
+    <w:nsid w:val="480D8CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4552,51 +4601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A54C7F63"/>
+    <w:nsid w:val="09DD05BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4700,51 +4749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9E829B43"/>
+    <w:nsid w:val="751B38F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4848,51 +4897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B2A946F1"/>
+    <w:nsid w:val="47CFD9C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4996,51 +5045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="37C8B3BF"/>
+    <w:nsid w:val="F5382999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5144,51 +5193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4F0FB0E2"/>
+    <w:nsid w:val="0F7672FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5292,51 +5341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="63CC7316"/>
+    <w:nsid w:val="DE8407E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5440,51 +5489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3A84F09D"/>
+    <w:nsid w:val="39BAF409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="EE0DBAEE"/>
+    <w:nsid w:val="6969A36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5736,51 +5785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="330FB909"/>
+    <w:nsid w:val="18BD945C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5884,51 +5933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E82E20D8"/>
+    <w:nsid w:val="EE2893FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6032,51 +6081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9F325476"/>
+    <w:nsid w:val="CC148AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6180,51 +6229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="25BEC3D1"/>
+    <w:nsid w:val="FF05DA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6328,51 +6377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C5974179"/>
+    <w:nsid w:val="87FEE17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6476,51 +6525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="17D5A324"/>
+    <w:nsid w:val="EFD828A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6624,51 +6673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="CE10C884"/>
+    <w:nsid w:val="BEE09AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6772,51 +6821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="7D1A7D7E"/>
+    <w:nsid w:val="AC6C62B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7155,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en#art_37_a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/persons-disabilities-asylum-and-reception-systems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/2019/1/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>