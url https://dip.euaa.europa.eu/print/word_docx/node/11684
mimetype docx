--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -3840,51 +3840,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4009,51 +4009,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9DC9D134"/>
+    <w:nsid w:val="CFADB2E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4157,51 +4157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5D2834AB"/>
+    <w:nsid w:val="BC80A0AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="67E8304A"/>
+    <w:nsid w:val="3883C221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4453,51 +4453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="480D8CCF"/>
+    <w:nsid w:val="5EA5FF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4601,51 +4601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="09DD05BD"/>
+    <w:nsid w:val="BB68FF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4749,51 +4749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="751B38F2"/>
+    <w:nsid w:val="CFAC30F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4897,51 +4897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="47CFD9C7"/>
+    <w:nsid w:val="CF56D2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5045,51 +5045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F5382999"/>
+    <w:nsid w:val="00CF1077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5193,51 +5193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0F7672FF"/>
+    <w:nsid w:val="E553F35C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5341,51 +5341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DE8407E0"/>
+    <w:nsid w:val="10345118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5489,51 +5489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="39BAF409"/>
+    <w:nsid w:val="C8F0F558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5637,51 +5637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6969A36E"/>
+    <w:nsid w:val="E22AD7EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5785,51 +5785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="18BD945C"/>
+    <w:nsid w:val="36E149BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5933,51 +5933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="EE2893FC"/>
+    <w:nsid w:val="40678B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6081,51 +6081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CC148AF1"/>
+    <w:nsid w:val="65E85FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6229,51 +6229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="FF05DA5E"/>
+    <w:nsid w:val="43FBBCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6377,51 +6377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="87FEE17A"/>
+    <w:nsid w:val="CBF06BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6525,51 +6525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EFD828A2"/>
+    <w:nsid w:val="585647B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6673,51 +6673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BEE09AAF"/>
+    <w:nsid w:val="BC788C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6821,51 +6821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="AC6C62B7"/>
+    <w:nsid w:val="219D02C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>