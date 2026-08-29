--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,87 +42,91 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the recast Qualification Directive. A similar national legal framework applies, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legge sull'asilo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -145,51 +149,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugees (Geneva Convention) are granted Asylum Status, except in case there are reasons for refusing asylum in accordance with Articles 53 and 54 </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (they shall be granted temporary admission).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
@@ -215,104 +220,107 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 4 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> states that Switzerland may grant temporary protection to persons in need of protection as long as they are exposed to a serious general danger, in particular a war or civil war as well as situations of general violence. Article 66 of the  </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> states that the Federal Council shall decide whether and according to which criteria Switzerland will grant temporary protection to groups of persons in need of protection in accordance with Article 4. Temporary protection status was activated on 12 March 2022 and it is applicable for those affected by the war in Ukraine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 83 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> allows the SEM to temporarily admit an alien, inter alia, where enforcement of return is not possible due to the foreign not being able to leave Switzerland for their country of origin or to a third country as it would be contrary to Switzerland’s commitments under international law; and where enforcement of a return decision may not be reasonably required if the return or expulsion of the alien to their country of origin would put them in concrete danger, for example in the event of war, civil war, generalised violence or medical necessity. Temporary admission status (TAS) can be granted independently of refugee status, for other reasons which are similar to the EU subsidiary protection (art. 3 ECHR, situation of war in the country of origin, civil war, general violence and medical emergency in their native country or country of origin) or for pure humanitarian reason (e.g. serious illness).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -338,87 +346,91 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -436,230 +448,241 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cantonal authorities (Article 83 of </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Act on Foreign Nationals and Integration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi fédérale sur les étrangers et l’intégration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee status </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of refugee status</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for revocation and expiry of the status are found in Art. 63 and 64 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -741,51 +764,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An interview is possible in most cases in the cessation and withdrawal procedures. Before the asylum or temporary admission status is withdrawn, the SEM grants the right to submit written statements. The person concerned can submit a written statement within 10 days. New elements can be submitted by applicants while their IP status is being reconsidered, however only documentary evidence is allowed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The refugee status and/or asylum can only expire or be revoked according to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Refugee Convention. The SEM is the competent authority to decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The validity of the residence permits is dependent on the continuation of the refugee and asylum status. The residence permits are not subject of review and are automatically prolonged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The refugee status and/or asylum can only expire or be revoked according Asylum Act and Refugee Convention. The SEM is the competent authority to decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -805,51 +829,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal aid is usually not provided or limited to appeal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for revocation and expiry of the status are found in Art. 63 and 64 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal: if the individual concerned has fraudulently obtained international protection, if any of the grounds stated in Article 1 letter C numbers 1–6 of the Refugee Convention of 28 July 1951 apply, if the refugee concerned travels to his or her native country or country of origin. It shall not deprive a person of refugee status if the person concerned credibly demonstrates that the journey to his or her native country or country of origin was made under duress, if s/he has violated or represents a threat to Switzerland’s internal or external security, or if s/he has committed particularly serious criminal offence or if s/he has failed to comply with a travel ban under Article 59c paragraph 1 second sentence of the Federal Act on Foreign Nationals and Integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The revocation of asylum or the deprivation of refugee status applies in relation to all federal and cantonal authorities. The revocation of asylum or the deprivation of refugee status does not extend to the spouse or the children of the person concerned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -890,51 +915,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal provisions relating to the review, renewal and withdrawal of national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 83, par. 9, and 84 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals and Integration Act.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no limits of validity for the temporary admission status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1137,77 +1163,79 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The validity of the residence permits is dependent on the continuation of the refugee and asylum status. The residence permits are not subject of review and are automatically prolonged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The refugee status and/or asylum can only expire or be revoked according to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  and Refugee Convention. The SEM is the competent authority to decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The validity of the residence permits is dependent on the continuation of the refugee and asylum status. The residence permits are not subject of review and are automatically prolonged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The refugee status and/or asylum can only expire or be revoked according to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and Refugee Convention. The SEM is the competent authority to decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The impact on the validity of the residence permit B or C depends on the subsequent decision of the canton to continue or not the permit according to the Foreign National Act. The end of the refugee status or asylum does not mean automatically the end of the validity of the residence permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exception: in case of criminal deportation, all kind of permits expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1693,178 +1721,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1966,51 +2027,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/2007/758/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/2007/758/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>