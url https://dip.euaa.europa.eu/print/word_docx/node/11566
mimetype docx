--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -19,51 +19,51 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Switzerland</w:t>
+        <w:t xml:space="preserve">Temporary protection - Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-11549" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -317,187 +317,198 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-11565" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Switzerland</w:t>
+        <w:t xml:space="preserve">Temporary protection - Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated on: 18/06/2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the Temporary Protection Directive. A similar legal framework applies based on Article 4 of the Law on Asylum (</w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Granting Temporary Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and Article 66, al. 1 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Policy decision of the Federal Council</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">). The Federal Council activated the S protection status for displaced persons from Ukraine by </w:t>
+        <w:t xml:space="preserve">). The Federal Council activated protection status S for displaced persons from Ukraine by </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decision FF 2022 586 of 11 March 2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, based on art. 66, al. 1 of the Law on Asylum. The S protection status entered into force on 12 March 2022. With the entry into force of the decision, the S status is applied, governing the introduction, duration and termination of temporary protection of displaced persons, the conditions and procedures for obtaining and terminating S protection, and the rights and obligations of persons with S status in Switzerland. </w:t>
+        <w:t xml:space="preserve">, based on Article 66, al. 1 of the Law on Asylum. Protection status S entered into force on 12 March 2022. With the entry into force of the decision, the S status is applied, governing the introduction, duration and termination of temporary protection of displaced persons, the conditions and procedures for obtaining and terminating S protection, and the rights and obligations of persons with S status in Switzerland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">announced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the extension of status S permits at least until 4 March 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article 4 - Granting temporary protection. Asylum Act | </w:t>
+        <w:t xml:space="preserve">Asylum Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylA</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Article 4 (Granting temporary protection)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementing Act</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">11/03/2022: Decision no. FF 2022 586: General decision regarding granting of temporary protection in connection with the situation in Ukraine | </w:t>
+        <w:t xml:space="preserve">11/03/2022: Decision No FF 2022 586: General decision regarding granting of temporary protection in connection with the situation in Ukraine | </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Décision de portée générale concernant l’octroi de la protection provisoire en lien avec la situation en Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Allgemeinverfügung zur Gewährung des vorübergehenden Schutzes im Zusammenhang mit der Situation in der Ukraine </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
@@ -1060,92 +1071,92 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 1 of the Decision of the Federal Council of 11 March 2022, now amended by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Decision of the Federal Council of 08 October 2025</w:t>
+          <w:t xml:space="preserve">Decision of the Federal Council of 8 October 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, protection status S applies to the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ukrainian citizens seeking protection and their family members (partners, minor children and other close relatives who were fully or partially supported at the time of flight) who were resident in Ukraine before 24 February 2022.</w:t>
+        <w:t xml:space="preserve">Ukrainian citizens seeking protection and their family members (partners, minor children and other close relatives who were fully or partially supported at the time of flight) who were resident in Ukraine before 24 February 2022;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Persons of other nationalities and stateless persons seeking protection and their family members as defined in para a, who held international or national protection status in Ukraine before 24 February 2022.</w:t>
+        <w:t xml:space="preserve">Persons of other nationalities and stateless persons seeking protection and their family members as defined in para a, who held international or national protection status in Ukraine before 24 February 2022;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Those seeking protection of another nationality and stateless persons as well as their family members as defined in para a, who can prove by means of a valid short-term residence permit or residence permit that they have a valid right of residence in Ukraine and cannot return to their home countries in safety and on a permanent basis</w:t>
+        <w:t xml:space="preserve">Those seeking protection of another nationality and stateless persons as well as their family members as defined in para a, who can prove by means of a valid short-term residence permit or residence permit that they have a valid right of residence in Ukraine and cannot return to their home countries in safety and on a permanent basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Those seeking protection of another nationality and who can safely and permanently return to their home country are not eligible for protection status S in Switzerland. An appeal against such a negative decision can be filed with the Federal Administrative Court. Such persons are free to file an asylum application if they believe they are at risk on returning to their home country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the adoption of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Friedli motion (24.3378)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -1271,66 +1282,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exemptions to Ukrainian citizens are allowed and they can enter without having a biometric travel document or a visa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the absence of a biometric passport, displaced persons from Ukraine can enter without travel documents provided they can credibly show that they left their country because of the conflict.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Travel outside Switzerland:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Persons who are granted S status in accordance with the decision of the Federal Council of 11 March 2022 may travel abroad and return to Switzerland with a valid recognised passport without a travel permit. The entry regulations of the respective countries of entry apply.</w:t>
+        <w:t xml:space="preserve"> Persons who are granted protection status S in accordance with the decision of the Federal Council of 11 March 2022 may travel abroad and return to Switzerland with a valid recognised passport without a travel permit. The entry regulations of the respective countries of entry apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, S status holders can visit Ukraine for up to 15 days per semester according to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">new regulation entered into effect on 01 November 2025</w:t>
+          <w:t xml:space="preserve">new regulation entered into effect on 1 November 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information platforms</w:t>
       </w:r>
@@ -1540,97 +1551,97 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Registration for protection status in Switzerland takes place at the Federal Asylum Centre (BAZ), with Bern as the main hub from January 2024. Applicants are encouraged to register online at </w:t>
+        <w:t xml:space="preserve">Registration for protection status takes place at the Federal Asylum Centre (BAZ), with Bern as the main hub since January 2024. Applicants are encouraged to register online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RegisterMe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. After submitting the application, applicants are entitled to medical insurance, and their eligibility for protection status S is assessed within 1-3 days. A security check of the applicant is conducted after registration. For eligible beneficiaries, SEM issues an S residence permit valid for one year, extendable. Applications for an extension must be submitted no earlier than three months and no later than 14 days before the permit expires to the </w:t>
+        <w:t xml:space="preserve">. After submitting the application, applicants are entitled to medical insurance, and their eligibility for protection status S is assessed within 1-3 days. A security check of the applicant is conducted after registration. For eligible beneficiaries, SEM issues an S residence permit which is valid for 1 year and is extendable. Applications for an extension must be submitted no earlier than 3 months and no later than 14 days before the permit expires to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">migration office of the respective canton</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Status S is valid until the Federal Council withdraws it (Art. 76 </w:t>
+        <w:t xml:space="preserve">Status S is valid until the Federal Council withdraws it (Article 76 </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">). If the federal council has not revoked temporary protection within five years, the persons in need of protection shall receive from the canton a residence permit limited until the revocation of temporary protection. After ten years, a B residence permit may be granted. Individuals with protection status S can travel abroad and return without a travel permit.</w:t>
+        <w:t xml:space="preserve">). If the federal council has not revoked temporary protection within 5 years, the persons in need of protection receives a residence permit from the canton which is limited until the revocation of temporary protection. After 10 years, a B residence permit may be granted. Individuals with protection status S can travel abroad and return without a travel permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants have the right to challenge a decision against the refusal of Status S only (Articles 72 and 105 Law on Asylum). Specific provisions for exclusion or termination or Status S protection apply under the national legislation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
@@ -1752,51 +1763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Against the granting of temporary protection (Status S) no appeal may be lodged (Article 69 paragraph 2 Law on Asylum); however, an appeal may be lodged against the refusal of Status S (Articles 72 and 105 Law on Asylum).</w:t>
+              <w:t xml:space="preserve">Against the granting of temporary protection (Status S) no appeal may be lodged (Article 69(2) Law on Asylum); however, an appeal may be lodged against the refusal of Status S (Articles 72 and 105 Law on Asylum).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2040,153 +2051,182 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The federal government, cantons, communes and private initiatives are working together on accommodation of displaced persons from Ukraine. Federal Asylum Centres FAC: There are 6 FACs and usually the first point of contact for refugees. The FACs offer up to 9,000 accommodation places and sere also as registration points. Those who do not yet have a place to stay are accommodated for a short period in a FAC. Since the first of January 2024, protection seekers are accommodated mainly in the asylum regions of Bern and western Switzerland (WCH). They are then assigned to a canton, which assumes responsibility for the care of the person in need of protection from that point on. Cantons: As a rule, registered refugees are allocated to the cantons in proportion to the size of their population. SEM compensates the cantons with a global lump sum of around CHF 1,500 per person per month (including for health insurance premiums). Private accommodation: The Swiss Refugee Council in cooperation with partner organisations (Swiss Church Aid, Caritas, SRC, Salvation Army, SAH and Campax) coordinates the accommodation of Ukrainian refugees with private host families. In each case, the canton responsible decides on any compensation to be paid to providers of private accommodation. Further initiatives: Hotels can report free capacity for accommodating Ukrainian refugees on the website of the Swiss Refugee Council. The costs incurred for hotel accommodation are covered by the federal government - until the person in need of protection is assigned to a canton. The Federal Office of Housing has also called on a number of real estate associations to report vacant apartments.</w:t>
+        <w:t xml:space="preserve">The federal government, cantons, communes and private initiatives work together to accommodate displaced persons from Ukraine. There are six Federal Asylum Centres (FAC), which is usually the first point of contact for refugees. FACs offer up to 9,000 accommodation places and also serve as registration points. Those who do not have a place to stay are accommodated for a short period in a FAC. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Important information on the various accommodation options can be found in factsheets in in </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Organisation of reception and accommodation</w:t>
+        <w:t xml:space="preserve">Since 1 January 2024, protection seekers are accommodated mainly in the asylum regions of Bern and western Switzerland (WCH). They are then assigned to a canton, which then assumes responsibility for their care. In general, registered refugees are allocated to a canton in proportion to the size of their population. SEM compensates the cantons with a global lump sum of around CHF 1,500 per person per month (including for health insurance premiums). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Initial reception</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> in Federal Asylum Centre (FAC) and are allocated to a canton after the registration. The regions of Bern and western Switzerland have a combined capacity of approximately 400 reception places. Staff from the Swiss Refugee Council are present at federal asylum centres and they arrange accommodation for Ukrainians on behalf of SEM and work closely with the cantons. This accommodation can be in cantonal facilities or with families who have offered their help. The SRC makes contact with possible hosts and arranges the placement of displaced persons from Ukraine in suitable accommodation. To this end, the SRC also works with NGOs such as Campax, which have compiled offers of accommodation from the public. If refugees wish to be accommodated near friends or family, this is taken into account wherever possible. In addition, all refugees from Ukraine who are already living with relatives can continue to do so.</w:t>
+        <w:t xml:space="preserve">Private accommodation: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Swiss Refugee Council, in cooperation with partner organisations (Swiss Church Aid, Caritas, SRC, Salvation Army, SAH and Campax), coordinates the accommodation of Ukrainian refugees with private host families. In each case, the canton responsible decides on the compensation to be paid to providers of private accommodation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accommodation</w:t>
+        <w:t xml:space="preserve">Other initiatives:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Hotels can report capacity to accommodate Ukrainian refugees on the website of the Swiss Refugee Council. The costs incurred for hotel accommodation are covered by the federal government - until the person in need of protection is assigned to a canton. The Federal Office of Housing has also called on a number of real estate associations to report vacant apartments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Once a person has been granted S status, accommodation is either in private accommodation or in cantonal accommodation. The Swiss Refugee Council coordinates this and places refugees from Ukraine with protection status S in close cooperation with the cantons, with private hosts or cantonal structures. In addition, the SEM, in cooperation with the Federal Office for Housing (BWO), sent a letter to those involved in the housing sector, asking their members to make vacant or unused apartments available to those seeking protection from Ukraine.</w:t>
+        <w:t xml:space="preserve">Important information on the various accommodation options can be found in factsheets in in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">German</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">French</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Italian</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organisation of reception and accommodation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial reception:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ukrainians in need of protection </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">are initially accommodated</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> in Federal Asylum Centre (FAC) and are allocated to a canton after the registration. The regions of Bern and western Switzerland have a combined capacity of approximately 400 reception places. Staff from the Swiss Refugee Council are present at federal asylum centres and they arrange accommodation for Ukrainians on behalf of SEM and work closely with the cantons. This accommodation can be in cantonal facilities or with families who have offered their help. The SRC makes contact with possible hosts and arranges the placement of displaced persons from Ukraine in suitable accommodation. To this end, the SRC also works with NGOs such as Campax, which have compiled offers of accommodation from the public. If refugees wish to be accommodated near friends or family, this is taken into account wherever possible. In addition, all refugees from Ukraine who are already living with relatives can continue to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accommodation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Once a person has been granted S status, accommodation is either in private accommodation or in a cantonal accommodation. The Swiss Refugee Council coordinates this and places refugees from Ukraine with protection status S in close cooperation with the cantons, with private hosts or cantonal structures. In addition, the SEM, in cooperation with the Federal Office for Housing (BWO), sent a letter to those involved in the housing sector, asking their members to make vacant or unused apartments available to those seeking protection from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights of people granted temporary protection</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -2232,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the labour market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Holders of S protection status can access the labour market, including self-employment, without any restrictions. The employer must however apply for a work permit for the holder of an S permit. In this process, the canton checks whether the applicable wage and working conditions are complied with. In the case of self-employment, a work permit is granted, when the financial and operational requirements for the desired activity are met.</w:t>
+              <w:t xml:space="preserve">Holders of protection status S can access the labour market, including self-employment, without any restrictions. The employer must however apply for a work permit for the holder of an S permit. In this process, the canton checks whether the applicable wage and working conditions are complied with. In the case of self-employment, a work permit is granted, when the financial and operational requirements for the desired activity are met.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Information is available on the State Secretariat for Migration (SEM) dedicated page on </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">questions and answers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for refugees from Ukraine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2487,225 +2527,222 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Family reunification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">The family reunification system is the same as that for recognised refugees. This means that spouses, registered partners and minor children of persons with Protection Status ‘S’ are also entitled to temporary protection. However, family can also be reunified outside the formal system, as Ukrainians are still free to come to Switzerland and obtain protection here, regardless of whether they have family members who are already living here.</w:t>
+              <w:t xml:space="preserve">The family reunification system is the same as that for recognised refugees. This means that spouses, registered partners and minor children of persons with protection status S are also entitled to temporary protection. However, family can also be reunified outside the formal system, as Ukrainians are still free to come to Switzerland and obtain protection here, regardless of whether they have family members who are already living here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An unaccompanied minor seeking temporary protection, is treated similarly to an unaccompanied minor in the asylum procedure.</w:t>
+        <w:t xml:space="preserve">An unaccompanied minor seeking temporary protection is treated similarly to an unaccompanied minor in the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">When an unaccompanied person under 18 reports to a Federal Asylum Centre (FAC), he or she is immediately assigned a trusted person. This person supports the minor throughout the S-procedure and verifies whether any family members in Switzerland can take care of the child.</w:t>
+        <w:t xml:space="preserve">When an unaccompanied person under 18 reports to a Federal Asylum Centre (FAC), they are immediately assigned a trusted person. This person supports the minor throughout the S procedure and verifies whether any family members in Switzerland can take care of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To safeguard the interests of vulnerable children from Ukraine, the legal rights of guardianship must be clarified. Initial important information is gathered through a short-written survey at the FAC, and if necessary, further clarifications are conducted by cantonal authorities (KESB or other relevant bodies). The authorities assess whether accompanying individuals traveling with the children have been appointed as legal guardians by the Ukrainian state and can be recognized as such, or if guardianship is required in specific cases. Swiss authorities recognize child protection measures established in Ukraine. If there is insufficient contact with the parents and/or it is unlikely that the parents or another legal representative will arrive in Switzerland soon, the KESB establishes guardianship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to people with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trafficking in human beings</w:t>
+        <w:t xml:space="preserve">Trafficking in human beings:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> When registering at a federal reception centre, each applicant receives a leaflet with information on the risk of trafficking in human beings and available assistance and shelters. The Conference of Cantonal Directors of Social Affairs (CDAS) has published on the website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.aide-aux-victimes.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, which it manages jointly with the Confederation, information in Ukrainian and Russian as well as the contact details of all the shelters and all the counselling centres for assistance to victims established in Switzerland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Each applicant receives a leaflet with information when registering in the federal reception centre, including information on the risk of trafficking in human beings and on available assistance and shelters. The Conference of Cantonal Directors of Social Affairs (CDAS) has published on the website </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, which it manages jointly with the Confederation, information in Ukrainian and Russian as well as the contact details of all the shelters and all the counselling centres for assistance to victims established in Switzerland. </w:t>
+        <w:t xml:space="preserve">SEM launched an information campaign concerning abuses and risk of trafficking in human beings. SEM produced a poster and a flyer which include general information as well as concrete advice on how refugees can protect themselves against abuse. They also include the emergency numbers and the addresses of the consultation centres for victim support in Switzerland. The poster and flyer are available in Ukrainian, Russian, English, French, Italian and German on the campaign page and can also be used and shared by other organisations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The SEM has launched an information campaign concerning abuses and risk of trafficking in human beings. The SEM produced a poster and a flyer which include general information as well as concrete advice on how refugees can protect themselves against abuse. They also include the emergency numbers and the addresses of the consultation centres for victim support in Switzerland. The poster and flyer are available in Ukrainian, Russian, English, French, Italian and German on the campaign page and can also be used and shared by other organisations. </w:t>
+        <w:t xml:space="preserve">SEM ensures that those seeking protection who have been traumatised by their experiences and who are accommodated at a federal asylum centre have access to psychological care via Medic-Help, then to partner doctors and ultimately psychiatrists. Once assigned to a canton, the cantonal authorities are responsible for providing this service. The costs of psychological care are covered by compulsory health insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The SEM ensures that those seeking protection who have been traumatised by their experiences and who are accommodated at a federal asylum centre have access to psychological care via Medic-Help, then to partner doctors and ultimately psychiatrists. Once assigned to a canton, the cantonal authorities are responsible for providing this service. The costs of psychological care are covered by compulsory health insurance.</w:t>
+        <w:t xml:space="preserve">On behalf of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SEM</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> and in close cooperation with the cantons, the Swiss Refugee Council staff are present in the federal asylum centres and also raise awareness of these risks on trafficking in human beings among those staying there</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">On behalf of the </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> and in close cooperation with the cantons, the Swiss Refugee Council staff are present in the federal asylum centres and also raise awareness of these risks on trafficking in human beings among those staying there</w:t>
+        <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
+        <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information is currently not available.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
+        <w:t xml:space="preserve">SEM suspended the processing of asylum applications of Ukrainian citizens. On 18 March 2022, SEM informed that for the time being nobody will be returned to Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">SEM suspended the processing of asylum applications of Ukrainian citizens. On 18 March 2022, the SEM informed that for the time being nobody will be returned to Ukraine.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">If a person applies for international protection/ submits an asylum application, this procedure is suspended, and status S is granted if he or she belongs to the group of persons in need of protection. An ordinary asylum procedure is only conducted, if a person obviously fulfils refugee status.</w:t>
+        <w:t xml:space="preserve">If a person applies for international protection/submits an asylum application, the procedure is suspended and status S is granted if the applicant belongs to the group of persons in need of protection. An ordinary asylum procedure is only conducted if a person obviously fulfils refugee status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As soon as the Federal Council lifts the temporary protection for persons from Ukraine, asylum procedures will be carried out whenever there are indications of persecution in view to return. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId67"/>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2782,51 +2819,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2951,51 +2988,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19C31AC4"/>
+    <w:nsid w:val="E6792671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3099,51 +3136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E4FF6EF7"/>
+    <w:nsid w:val="51A3720C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3247,51 +3284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="99D134A7"/>
+    <w:nsid w:val="FFFAC905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3395,51 +3432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A25DD22F"/>
+    <w:nsid w:val="02E10722"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3543,51 +3580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0CD60503"/>
+    <w:nsid w:val="92630032"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3691,51 +3728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B0085F9A"/>
+    <w:nsid w:val="B6ED4184"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3839,51 +3876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="34FEF5A0"/>
+    <w:nsid w:val="1F6B9515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3987,51 +4024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5B87DCB5"/>
+    <w:nsid w:val="18E2C8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>