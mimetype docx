--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -49,94 +49,97 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland is not bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A similar national legal framework applies under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR resettlement programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Act (AsylA), Article 56 |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council Decree of 19 May 2021: Resettlement 2022/2023 |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Décision du Conseil fédéral du 19 mai 2021: Réinstallation 2022/2023 | Decisione del Consiglio federale del 19 maggio 2021: reinsediamento 2022/2023 | Bundesratsbeschluss vom 19. Mai 2021: Resettlement 2022/2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -155,478 +158,501 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Department of Justice and Police</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (FDJP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement Unit within the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> |Resettlement-Einheit innerhalb des </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| Unité de réinstallation au sein du </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Unità di reinsediamento all’interno della </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement Unit within the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> |Resettlement-Einheit innerhalb des </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| Unité de réinstallation au sein du </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Unità di reinsediamento all’interno della </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swiss embassies and consulate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federal Department of Foreign Affairs (FDFA) | Eidgenössisches Departement für auswärtige Angelegenheiten (EDA) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantone </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Although Switzerland has approved a National Resettlement Programmes for 2024 – 2025, the programme is currently on hold since 2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 30 April 2025 the Federal Council decided to extend the 2024/25 resettlement programme until the end of 2027. This decision followed consultations with the Resettlement Advisory Group, which includes representatives from the federal government, the cantons, cities, communes, the UN High Commissioner for Refugees, and Swiss Refugee Aid. Implementation will be carried out gradually through the end of 2027, in close cooperation with the cantons, cities, and communes, and with careful consideration of the evolving asylum situation. (Source: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Resettlement, State Secretariat for Migration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
@@ -1058,94 +1084,97 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Week 16 onwards: Assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For successful candidates, SEM in close cooperation with IOM, UNHCR, the embassies of Switzerland, organizes the travel from the first-asylum country to Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accepted refugees usually travel in groups of 20 to 40 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(Source: UNHCR, Resettlement Handbook, Country Chapters: Switzerland, last updated: 16 March 2023)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Secretariat for Migration (SEM) page on Selection procedure and entry into Switzerland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, resettled refugees are granted asylum in accordance with Article 56 of the Asylum Act. In terms of legal status, there is no different between refugees that are granted asylum through Switzerland’s national asylum procedures and refugees that are resettled to Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR’s Resettlement Country Chapter on Switzerland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, refugees are entitled to a residence permit in the canton in which they are legally residing and they receive a residence permit B which is valid of one year. It is usually extended provided that the reasons for granting refugee status continue to exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After ten years of residence in Switzerland, a C permit (unlimited settlement permit) can be issued if certain integration criteria are fulfilled and if there are not grounds for revocation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In exceptional circumstances (successful integration into Swiss society and proof of language level), an application for a permanent settlement permit can be submitted after only five years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1202,51 +1231,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IOM ensures that people are fit to fly and carries out a pre-departure medical screening (PDMS) for refugees with severe medical conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR’s Resettlement Country Chapter on Switzerland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, it can take several months to prepare the transfer to Switzerland after the decision for admission to Switzerland was reached. Travel arrangements are handled by SEM in cooperation with the IOM and the UNHCR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before the refugees can travel, arrangements must be made in order to prepare the Swiss Federal Asylum Centres (FAC) and the respective cantons that can receive the individuals or families, obtain the necessary exit permits from the country of residence’s authorities, issue travel documents and visas, and provide the IOM with travel details such as information on final destination and health status. At the time of requesting the IOM to start preparing for the refugees' departure, the UNHCR and the respective Swiss embassy or consulate are also instructed to start preparing for exit permits and to issue travel documents and visas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrival and reception</w:t>
       </w:r>
     </w:p>
@@ -1307,51 +1337,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At its meeting on 16 June 2023, the Federal Council gave the green light for the resettlement program of the years 2024 and 2025. During this period, Switzerland can receive up to 1600 refugees in need of special protection who are in a precarious situation in countries of first asylum. The geographical priorities are the same as in the 2022/23 program, Middle East and central Mediterranean. The programme also helps to combat human trafficking, having as primary goal to offer protection to women, children and families in particular needs of protection in those areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the program will only be activated after consultation with the cantons and municipalities and on condition that the situation regarding the accommodation and care of persons from the asylum sector has eased significantly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More details about the resettlement programmes including evaluations can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland does not currently have any humanitarian admission programme in place.</w:t>
       </w:r>
     </w:p>
@@ -1489,199 +1520,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13290D97"/>
+    <w:nsid w:val="2236CE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1849,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29FCF087"/>
+    <w:nsid w:val="329428CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1933,51 +1997,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CAF3C0EF"/>
+    <w:nsid w:val="A0314C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2216,51 +2280,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/resettlement-handbook/wp-content/uploads/sites/153/2023/02/Country-Chapter-Switzerland-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/it/home/asyl/resettlement/programme.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejpd.admin.ch/ejpd/en/home.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/switzerland.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/en/home/statistics/regional-statistics/regional-portraits-key-figures/cantons.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/de/home/statistiken/regionalstatistik/regionale-portraets-kennzahlen/kantone.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/statistique-regions/portraits-regionaux-chiffres-cles/cantons.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/it/home/statistiche/statistica-regioni/ritratti-regionali-cifre-chiave/cantoni.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home/asyl/resettlement.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home/asyl/resettlement/auswahlverfahren.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home/asyl/resettlement/programme.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>