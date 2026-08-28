--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -70,75 +70,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">National Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reference to the Dublin III Regulation is found in the following national legislative acts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26/06/1998: Asylum Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi sur l'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 358/1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11/08/1999: Asylum Ordinance No 1 on procedural aspects, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordonnance 1 sur l’asile relative à la procédure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 359/1999</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -428,561 +430,594 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Asylum Centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesasylzentren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centres fédéraux pour requérants d’asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centri federali d’asilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Sections, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| Dublin Sektionen, </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Sections de Dublin, Secrétariat d’État aux migrations | Sezioni di Dublino, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Asylum Centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesasylzentren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centres fédéraux pour requérants d’asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centri federali d’asilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Sections, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| Dublin Sektionen, </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Sections de Dublin, Secrétariat d’État aux migrations | Sezioni di Dublino, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Sections, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| Dublin Sektionen, </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Sections de Dublin, Secrétariat d’État aux migrations | Sezioni di Dublino, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Asylum Centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesasylzentren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centres fédéraux pour requérants d’asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centri federali d’asilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -1000,538 +1035,570 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Sections, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| Dublin Sektionen, </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Sections de Dublin, Secrétariat d’État aux migrations | Sezioni di Dublino, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantone </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Secretariat for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssekretariat für Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétariat d’État aux migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segreteria di Stato della migrazione </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantone </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantone </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kantone </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is responsible for this task if the transfer is by plane. If the transfer is by land in Geneva or Chiasso, the </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Customs Co-Operation Centres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PCCC) are responsible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Administrative Court </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesverwaltungsgericht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribunal administratif fédéral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribunale amministrativo federale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants receive an information leaflet about the Dublin procedure after filing the application at the start of the preparatory phase, when arriving to the assigned federal asylum centre with processing facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1790,93 +1857,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The central and regional (decentralised) Dublin sections of the SEM are in charge of examining the responsibility, carrying out all formalities related to the take charge or take back requests and managing the deadlines of the procedure. The cantonal authorities are responsible for implementing the transfer: they reserve the necessary flights in cooperation with swissREPAT (a special decentralised unit of SEM at the airports in Zurich and Geneva), decide whether the person concerned can travel alone without any assistance or monitoring or whether any form or control or accompanying is  necessary. The transfer takes place in general under some kind of control: the authorities reserve the flight and accompany the person until boarding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SwissREPAT informs the relevant Dublin section about the fact that a flight was reserved. The relevant Dublin section delivers the laissez-passer and informs the responsible Dublin State about the reservation. There is usually at least three days between the notification and the implementation of the transfer. This period also applies to transfers along the land border, when the notification about the transfer is delivered at the border post.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law does not foresee any mechanism requiring authorities to systematically identify vulnerable persons for the purposes of the Dublin procedure. Applicants are obliged to state any known health issues during the preparatory phase, which might be of relevance for the procedure in general (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 26a). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of the best interests of the child: Information is currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal guardian:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AO1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 7(3), clarifies that the tasks of the person of confidence, who is also the legal representative of the child, includes all relevant support during the Dublin procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The competent central and regional (decentralised) Dublin sections of the SEM are responsible for the detection of potential family reunification cases and family tracing in the framework of their overall task for examining responsibility.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId24"/>
@@ -1955,199 +2024,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E0740EE"/>
+    <w:nsid w:val="89E70339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2380,51 +2482,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/358/en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/eli/cc/1999/359/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/en/home/asyl/asylverfahren/asylregionen-baz.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/de/home/asyl/asylverfahren/asylregionen-baz.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home/asyl/asylverfahren/asylregionen-baz.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/it/home/asyl/asylverfahren/asylregionen-baz.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/en/home/statistics/regional-statistics/regional-portraits-key-figures/cantons.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/de/home/statistiken/regionalstatistik/regionale-portraets-kennzahlen/kantone.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/statistique-regions/portraits-regionaux-chiffres-cles/cantons.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/it/home/statistiche/statistica-regioni/ritratti-regionali-cifre-chiave/cantoni.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedpol.admin.ch/fedpol/en/home/polizei-zusammenarbeit/international/polizeikooperationsabkommen.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvger.ch/en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvger.ch/de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvger.ch/fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvger.ch/it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>