--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -2036,51 +2036,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Switzerland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2205,51 +2205,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="89E70339"/>
+    <w:nsid w:val="CB43D065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>