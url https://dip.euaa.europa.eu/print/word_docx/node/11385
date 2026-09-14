--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government enacts major legislative amendment to the Foreign Nationals Act to tighten protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Government enacts major legislative amendment to the Foreign Nationals Act to tighten protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Parliament of Iceland adopted on 16 February 2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendments to the Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which entered into force on 6 March 2026, introducing several significant changes to immigration and protection rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">One of the main changes is the abolition of the 18-month rule, which previously allowed applicants for international protection to receive a residence permit if their case was not decided within 18 months (16 months for children). As a result, residence permits granted under this rule can no longer be renewed. People who held such permits may now apply for a residence permit based on special ties without paying a fee. However, they must meet certain conditions, including being financially self-sufficient and having no involvement in criminal proceedings or imprisonment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments also allow authorities to revoke international protection if a person commits a serious criminal offence. In such cases, residence and work permits will automatically become invalid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -80,54 +94,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">A new 'tolerated stay' permit has been introduced for individuals who cannot be removed from the country due to safety concerns. This temporary permit may come with restrictions and does not provide a pathway to permanent residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (20 March, 2026), Breytingar á lögum um útlendinga taka gildi [Amendments to the Foreign Nationals Act Take Effect],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/o/directorate-of-immigration/news/amendments-to-the-foreign-nationals-act-take-effect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Content of protection, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EEBE9728"/>
+    <w:nsid w:val="B95F1517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/government-enacts-major-legislative-amendment-foreign-nationals-act-tighten" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0759.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/amendments-to-the-foreign-nationals-act-take-effect" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/government-enacts-major-legislative-amendment-foreign-nationals-act-tighten" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0759.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/amendments-to-the-foreign-nationals-act-take-effect" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>