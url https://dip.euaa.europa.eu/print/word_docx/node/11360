--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister highlights Malta's return efforts at Informal Home Affairs Council meeting in Cyprus zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister highlights Malta's return efforts at Informal Home Affairs Council meeting in Cyprus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Minister for Home Affairs, Security and Employment, Byron Camilleri, attended the Informal Home Affairs Council meeting in Cyprus on 22 January 2026, which focused on migration and Schengen issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">He emphasised that an effective return system is central to migration policy and should include counselling, lawful detention and voluntary return pathways. He also highlighted Malta’s recent efforts, including the return of 48 irregular migrants within 17 days in December 2025, and stressed the importance of reintegration in countries of origin as part of a broader strategic approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to the ministry's </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press release</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Malta has seen concrete results, with irregular arrivals down by 93% compared to 2019 and 83% of irregular arrivals returned to their country of origin in 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (23 January, 2026), [PR260104en: Press Release by the Ministry for Home Affairs, Security and Employment],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/01/23/PR260104en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05001341"/>
+    <w:nsid w:val="AE929A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-highlights-maltas-return-efforts-informal-home-affairs-council-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/01/23/PR260104en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-highlights-maltas-return-efforts-informal-home-affairs-council-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/01/23/PR260104en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>