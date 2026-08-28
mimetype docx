--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,51 +42,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and has transposed their provisions through the Asylum Act (AsylG) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesgesetz über die Gewährung von Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, StF: BGBl. I Nr. 100/2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (AsylG 2005) | Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005 provides for the following asylum procedures:</w:t>
       </w:r>
     </w:p>
@@ -149,194 +150,201 @@
         <w:rPr/>
         <w:t xml:space="preserve">The airport procedure (Articles 31-33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The subsequent application procedure (Article 2(1)(23))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the BFA Procedures Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BFA-Verfahrensgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the General Administrative Procedures Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Allgemeines Verwaltungsverfahrensgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> AVG are also relevant for first instance procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National authorities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for examining/processing requests for international protection in the regular asylum procedure and in special procedures. The Federal Office for Immigration and Asylum (BFA) reports to the Ministry of the Interior. The BFA is responsible for the implementation of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal law on the establishment and organisation of the Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BFA-Einrichtungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act 2005 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 7th, 8th and 11th main part of the Aliens Police Act 2005 |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fremdenpolizeigesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (FPG); and </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Basic Welfare Service Act  | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grundversorgungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005). In individual cases, the BFA is responsible for exchanging information on applicants within the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Minister of the Interior is authorised to set up initial reception centres by ordinance, which are part of the BFA. The BFA is responsible for the Staatendokumentation, which is the COI unit, providing country of origin information for all bodies and institutions involved in the asylum procedure and contributing to its quality assurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
@@ -355,51 +363,52 @@
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> No information is available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for the following asylum procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -531,51 +540,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">the application is a subsequent asylum application; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the application is dismissed for other reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a procedural order is not notified to the asylum seeker within 20 days, the asylum application is admitted to the regular procedure – except in Dublin cases if a request to another Member State to take charge or take back the asylum seeker is made within this timeframe. An amendment of Article 22 of the Asylum Act, in force since June 2016, allows for an extension of the duration of procedures at first instance up to 15 months (this exceptional prolongation will cease on 1 June 2018, but will remain applicable to cases pending after 31 May 2018, Articles 73(15) and 75(24) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Both the BFA and the Federal Administrative Court must take a decision within 3 months when an asylum seeker is detained pending deportation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thus, the time limits in special procedures are the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -697,79 +707,81 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a department of the Austrian Federal Ministry of the Interior, is the competent authority in the regular first instance asylum procedure and responsible for examining applications for international protection, taking decisions at first instance and issuing residence permits on exceptional humanitarian grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">BFA has its headquarters in Vienna and one regional directorate in each of the provinces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
@@ -874,86 +886,88 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> examines first instance procedures and is also the determining authority for implicit and explicit withdrawals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for an implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Articles 24 and 25 of </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the asylum procedure is discontinued when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant breached reporting obligations and their whereabouts are unknown or cannot be easily identified by the authorities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1011,51 +1025,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Explicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for an explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 25(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> clarifies that the application for international protection cannot be withdrawn unless the applicant is legally established in Austria based on the Austrian Residence and Settlement Act. When the application is withdrawn at the appeals level, it is considered to be the withdrawal of the appeal and not that of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of an explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The asylum procedure can be resumed within 2 years ex officio as soon as it becomes possible to establish the relevant facts to take a decision (Article 24(2) Asylum Act). The procedure is definitely discontinued when the application can be considered invalid based on Article 25(1) of the Asylum Act or if it has been withdrawn as the applicant is legally established in Austria under the provision of the Austrian Residence and Settlement Act. The proceedings are discontinued informally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1079,51 +1094,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is in charge for conducting interviews.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1583,51 +1599,52 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objecting to the interviewer/interpreter:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Based on the General Administrative Procedures Act, Article 53(1), an applicant may object to a particular interviewer (irrespective of gender) if he/she credibly puts forward circumstances suggesting reasonable doubts as to the interviewer’s impartiality or professional experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Language and interpretation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Since 1 January 2021, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Agency for Reception and Support Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BBU) is responsible for providing interpreters for the asylum procedure. If there is no professional interpreter available for the language preferred by the applicant, the interview can be held in another language which the applicant is reasonably presumed to understand. Interpreters are subject to official secrecy and may not disclose information to third parties. Asylum applicants are asked at the beginning of the interview to confirm if they can understand the interpreter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">People present during the interview:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The following persons may be present during the interview:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2003,51 +2020,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person files a subsequent application and “no change significant to the decision has occurred in the material facts”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum BFA | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl BFA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admissibility procedure is a separate step within the overall asylum procedure, which takes place after the registration of the application. The BFA makes a prognosis decision on the basis of the first (screening) interview conducted by the police: it can either turn down the application as inadmissible or approve the procedure.</w:t>
       </w:r>
@@ -2129,51 +2147,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is admitted to the regular procedure when the BFA fails to reach any of these conclusions within the 20-day deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant whose case is not concluded within the time limit is entitled to enforce a decision by lodging a complaint against the delay (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Säumnisbeschwerde</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) with the Federal Administrative Court, according to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Austrian Constitution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 130. The asylum administration must then conclude the proceedings or the court will issue a decision. A penalty payment does not exist for exceeding the processing time. However, the applicant - as well as any other person who is a victim of damage caused by illegal and negligent behaviour of public administration - is entitled to compensation for any damages caused, such as costs of a lawyer. These damages must be claimed within a civil law process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the admissibility procedure, the applicant can lodge an appeal within 4 weeks of the BFA decision. he appeal has in general no suspensive effect, except when decided otherwise by the  Austrian Federal Administrative Court BVwG (</w:t>
       </w:r>
@@ -2212,51 +2231,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 27a, which refers to the grounds listed under the BFA Procedures Act, Article 18, the BFA can apply the accelerated procedure in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant comes from a safe country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2325,97 +2345,99 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant refuses to comply with the obligation to have their fingerprints taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum BFA | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> und Asyl BFA ist he competent authority for the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 27a, the time limit to take a decision is 5 months. The law provides for the possibility to extend the time limit within the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can lodge an appeal within 4 weeks of the BFA decision. The Federal Administrative Court decides in merit within 6 months. The appeal has an automatic suspensive effect, which the BFA may deny in first instance under certain circumstances.</w:t>
       </w:r>
@@ -2433,80 +2455,82 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no general border procedure, but an airport procedure applies for arrivals at an Austrian airport which have with the necessary infrastructure for people requesting international protection (Sections 31-33 </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the airport procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available</w:t>
       </w:r>
@@ -2568,51 +2592,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 2(1)(23) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> defines subsequent applications as all applications lodged after a final decision was taken on a previous application. The Asylum Act divides subsequent applications into two different types, which are typically handled in a different manner:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">subsequent applications following an inadmissibility decision when the person receives international protection in an EEA country or Switzerland or when another country is responsible for examining the application under the Dublin III Regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2621,51 +2646,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All other subsequent applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the subsequent application procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
@@ -2744,51 +2770,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a first-time application, the fast-track procedure can be done under specific circumstances. For instance, if the returnee’s country of origin is a declared a safe country of origin, a fast-track procedure can be conducted depending on the specific circumstances of the individual case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged as subsequent applications pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Section 12a related to applicants making last-minute, subsequent applications in an abusive manner. Such last-minute applications occur before or at the event of the actual removal (during the last 24 hours), once the returnee is already at the detention centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Subsequent, last-minute applications are not processed within the scope of the accelerated procedure but under specific circumstances the de facto protection against deportation can be withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2816,101 +2843,105 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the Governmental Order (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Herkunftsstaaten-Verordnung </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">HStV), paragraph 1. It is applied in practice through an accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A list of safe countries of origin is drafted by the Ministry of the Interior, based on COI research. NGOs can submit comments to the list. The Federal Act, para 19 on the general rules of procedures of the BFA provides a list of safe countries of origin, which can be adopted by Regulation of the Federal Government.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was last updated on 31 March 2022 with </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the regulation on countries of origin (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 129/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Ukraine was removed from the list. The list was last supplemented by an amendment to the BFA-AG, para 19 in 2021. The UK was added on the list of safe countries of origin as of 1 January 2021 (amendment </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3108,75 +3139,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">Tunisia </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uruguay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More safe countries of origin are according to the BFA-AG, paragraph 19 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EU Member States (on the basis of Article 2(1)(18) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Australia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3247,469 +3280,492 @@
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Kingdom and Northern Ireland (since 1 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">States are defined as safe countries of origin by Governmental Order | </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Herkunftsstaaten-Verordnung</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (HStV). Amendments to the list include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 31 March 2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No 129/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ukraine removed from list)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 6 June 2019 to 30 March 2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 145/2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Sri Lanka (added in 2018) was removed from the list, while Namibia, South Korea and Uruguay were added to the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 9 May 2019 to  5 June 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 113/2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 21 June 2018 to  5 August 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 130/2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 15 February 2018 to 20 June 2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 25/2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 17 February 2016 to 14 February 2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 47/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 405/2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 1 valid from December 15, 2010 to February 16, 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , last amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 428/2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Albania was added)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">§ 1 valid from 07/01/2009 to 12/14/2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> adopted by </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law Gazette II No. 177/2009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Bosnia and Herzegovina; Kosovo; Croatia; Macedonia; Montenegro; Serbia were added).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">States are defined as safe countries of origin by an amendment to the BFA Procedure Act, Article 19 87th Federal Act, which enacted a BFA Establishment Act and a BFA Procedural Act as well as the Asylum Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Verfahrensgesetz - Bundesrecht konsolidiert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 25 May 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Previously it was amended: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2005, the Aliens Police Act 2005 |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fremdenpolizeigesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Settlement and Residence Act, the Citizenship Act 1985, the Federal Basic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Welfare Act 2005 and the Introductory Act to the Administrative Procedure Acts 2008 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Authority Restructuring Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - FNG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This designation is without prejudice to positions on status and is in line with UNSCR 1244 and the ICJ Opinion on the Kosovo Declaration of Independence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, para 4. The concept is applied on a case-by-case basis through an admissibility procedure. According to the Asylum Act, the requirements are met in a state if it has ratified the Geneva Convention on Refugees and has set up an asylum procedure by law that complies with the principles of the Convention, the ECHR and Protocol No 6, No 11 and No 13 to the Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Despite protection in a safe third country, the application for international protection is not to be rejected as inadmissible if it is determined in the course of an examination of Section 9(2) of the BFA-VG that a return decision would lead to a violation of Article 8 of the ECHR. If a third-country national whose application for international protection has been rejected as inadmissible cannot be deported within 3 months of the enforceability of the decision for reasons that are not based on his/her behaviour, the decision will expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Constitutional and Administrative High Court have also established that the ratification of legal instruments as a presumption of compliance with safety criteria is not sufficient and the granting of protection in practice must be taken into consideration. Both courts agree that transit or stay in a third country is not sufficient to apply the safe third country concept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA-VG, Section 12(2) also foresees that if the application is rejected as inadmissible according to the safe third country concept, the BFA must present a translation of relevant articles and a confirmation in the language of the third country that the application was not assessed on the merits and that an appeal does not have a suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in Article 4a of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. It is applied in practice for EEA states or Switzerland through an admissibility procedure. The application for international protection is rejected as inadmissible if the foreigner has been granted asylum or subsidiary protection status in another EEA state or Switzerland. With the rejection decision, it must also be determined to which state the foreigner must return.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is not defined in the Law.</w:t>
       </w:r>
     </w:p>
@@ -3778,51 +3834,52 @@
         <w:t xml:space="preserve">Training:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The BFA Director must offer specialised education and vocational training to staff, which is fulfilled with the Annual Training Programme, organised by the department for Quality Development and Training, based on the General ordinance on education and training. The courses include basic and advanced modules, specialised training for individual needs and ad hoc training on current needs. They consist of a preparation part and a face-to-face session. The main target group of the training programme is case officers. Each seminar is held by trainer teams, at least one internal trainer, usually experienced case officers and one external trainer, for example, judges of the Federal Administrative Court. The main focus is on modules, such as decisions, interview techniques, exclusion/end of protection, unaccompanied minors, evidence assessments, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for protection are outlined in Federal Act concerning the Granting of Asylum (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Austrian Asylum Act 2005 provides for the granting of asylum if a person fulfils the criteria of Art. 1 A (2) Geneva Refugee Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Austrian Asylum Act 2005 provides for the granting of subsidiary protection. The decision about the granting of subsidiary protection is rendered within the asylum proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3887,51 +3944,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Country of origin information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is used to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">assess whether facts exist which allow for the conclusion that there is a danger of persecution in a certain country as defined in the present federal act;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3942,187 +4000,193 @@
         <w:rPr/>
         <w:t xml:space="preserve">assess the credibility of the statements by the asylum applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">decide whether a certain country is safe within the meaning of Article 39 (safe country of origin) or Article 4 (safe third country).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA publishes its </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI reports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">methodology of the COI department</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on their website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA takes one single decision on asylum and return. The decision is taken within 6 months from making an application, as a main rule (Art. 73(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Background information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">COI unit:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The COI Unit was established in 2006. The COI Unit was originally part of the Federal Asylum Office (BAA), in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act of 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: In 2014, the BAA was transformed into the new Federal Office for Immigration and Asylum (BFA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), of which the COI Unit became part as mandated under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BFA-G, Section 5.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Further information about the COI department can be found at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.staatendokumentation.at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Structure and capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -4131,137 +4195,141 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The COI Unit was originally part of the Federal Asylum Office (BAA), in accordance with the Asylum Act of 2005. In 2014, the BAA was transformed into the new Federal Office for Immigration and Asylum (BFA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), of which the COI Unit became a part as mandated under the BFA-G, Section 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As stipulated by law, the purpose of the</w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> COI department</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is to gather relevant facts to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assess whether evidence exists to conclude that there is a danger of persecution in a specific country, as defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assess the credibility of an asylum applicant; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decide whether a certain country is safe within the meaning of Article 39 (safe country of origin) or Article 4 (safe third country), Austrian </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandate and tasks:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI department</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is tasked with collecting relevant facts on countries of origin for all instances of asylum and immigration procedures. This task requires continuous scientific, scholarly reappraisal, and research and analysis, under the guidelines of the Austrian COI Methodology. Additionally, the tasks of the COI department include, but are not limited to: conducting fact-finding missions; international cooperation; training and workshops; support of the advisory council; constant improvement of the database; and maintaining continuous evaluations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal tasks can differ. Some staff focus on responding to queries and developing topical reports. Others work on specific projects (e.g. cartography, developing specific research tools, etc.). Some staff specialise in specific topics, e.g. medical query responses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff capacity:</w:t>
       </w:r>
@@ -4558,199 +4626,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0ACC2E9"/>
+    <w:nsid w:val="B4100241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7F01E151"/>
+    <w:nsid w:val="4E0CC735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4FF52B32"/>
+    <w:nsid w:val="D925EBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="312EDB69"/>
+    <w:nsid w:val="90A56ED9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0B1EA120"/>
+    <w:nsid w:val="6DDE539B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5446,51 +5547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="69350D9D"/>
+    <w:nsid w:val="26C36545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C4F984CB"/>
+    <w:nsid w:val="D2366E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +5843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="47C4251A"/>
+    <w:nsid w:val="D47262F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5890,51 +5991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="30D3D0D0"/>
+    <w:nsid w:val="A16060C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="85592523"/>
+    <w:nsid w:val="174AB130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6186,51 +6287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EA005A33"/>
+    <w:nsid w:val="D52FB907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6334,51 +6435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C8F06377"/>
+    <w:nsid w:val="CA9D4C45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6482,51 +6583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D8013B17"/>
+    <w:nsid w:val="5F411092"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6630,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E357D5C2"/>
+    <w:nsid w:val="330EE2C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6778,51 +6879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B9FB1BF6"/>
+    <w:nsid w:val="ED687FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6926,51 +7027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0375EE3E"/>
+    <w:nsid w:val="53A4FFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7074,51 +7175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="739FC2E0"/>
+    <w:nsid w:val="4E04E1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7222,51 +7323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="37499C75"/>
+    <w:nsid w:val="F51BCC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7370,51 +7471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="654BE761"/>
+    <w:nsid w:val="BA110DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7701,51 +7802,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20007944&amp;FassungVom=2014-01-01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/Erv/ERV_1991_51/ERV_1991_51.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokument.wxe?Abfrage=BgblAuth&amp;Dokumentnummer=BGBLA_2015_I_70" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=10005762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20010683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/1930/1/A130/NOR12006234" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/NormDokument.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20006306&amp;Artikel=&amp;Paragraf=1&amp;Anlage=&amp;Uebergangsrecht=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2022/129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblAuth/BGBLA_2020_I_145/BGBLA_2020_I_145.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/NormDokument.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20007944&amp;FassungVom=2021-03-24&amp;Artikel=&amp;Paragraf=19&amp;Anlage=&amp;Uebergangsrecht=" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40215053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/BgblAuth/BGBLA_2022_II_129/BGBLA_2022_II_129.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2019/145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40214354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2019/113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40204135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40200421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2018/25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40180017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2016/47" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2013/405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40123526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2010/428" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/ii/2009/177/P1/NOR40105918" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/eli/bgbl/II/2009/177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20007944" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staatendokumentation.at/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/202/start.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staatendokumentation.at/site/assets/files/1/2020-12-12_methodologie-staatendokumentation_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staatendokumentation.at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>