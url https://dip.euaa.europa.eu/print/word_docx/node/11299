--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,183 +42,191 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Asylum Procedures Directive has transposed its provisions through the Asylum Act (Federal Act on the granting of asylum), </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Reception Conditions Directive has transposed its provisions through the Basic Care Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grundversorgungsgesetz: Bundesgesetz, mit dem die Grundversorgung von Asylwerbern im Zulassungsverfahren und bestimmten anderen Fremden geregelt wird (Bund 2005 – GVG-B 2005)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2005: Asylum Act (Federal Act on the granting of asylum), </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2015: Aliens Law Amendment Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fremdenrechtsänderungsgesetz: Bundesgesetz, mit dem das BFA-Einrichtungsgesetz, das BFA-Verfahrensgesetz, das Asylgesetz 2005, das Fremdenpolizeigesetz 2005, das Niederlassungs- und Aufenthaltsgesetz und das Grundversorgungsgesetz – Bund 2005 geändert werden  (Fremdenrechtsänderungsgesetz 2015 – FrÄG 2015)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last amended by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">amending BFA-G, BVFA-VG, AsylG 2005, Aliens Police Act 2005, Basic Care Act 2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2019: Federal Law on the Establishment of the Federal Agency for Reception and Support Services, </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BBU-G: Bundesgesetz über die Errichtung der Bundesagentur für Betreuungs- und Unterstützungsleistungen Gesellschaft mit beschränkter Haftung StF: BGBl. I Nr. 53/2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2012: BFA Procedures Act (Federal Act regulating the general provisions on the procedure before the Federal Office for Immigration and Asylum for the granting of international protection, the granting of residence permits for reasons worthy of consideration, deportation, toleration and the issuance of measures terminating residence as well as the issuance of Austrian documents for aliens (BFA Procedure Act – BFA-VG), </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesgesetz, mit dem die allgemeinen Bestimmungen über das Verfahren vor dem Bundesamt für Fremdenwesen und Asyl zur Gewährung von internationalem Schutz, Erteilung von Aufenthaltstiteln aus berücksichtigungswürdigen Gründen, Abschiebung, Duldung und zur Erlassung von aufenthaltsbeendenden Maßnahmen sowie zur Ausstellung von österreichischen Dokumenten für Fremde geregelt werden (BFA-Verfahrensgesetz – BFA-VG)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/2012: Federal Act on the Implementation and Organisation of the Federal Immigration and Asylum Office, BFA </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Einrichtungsgesetz BFA-G: Bundesgesetz über die Einrichtung und Organisation des Bundesamtes für Fremdenwesen und Asyl, idF BGBl. I Nr. 68/2013 StF: BGBl. I Nr. 87/2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01/01/1991: General Administrative Procedures Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Allgemeines Verwaltungsverfahrensgesetz AVG, StF: BGBl. Nr. 51/1991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -719,70 +727,72 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the beginning of the interview, applicants are asked if they have any special needs or health issues that could have an impact on their ability to cooperate. In initial reception centres, psychologists are requested by the BFA to assess if the asylum applicant has any mental health issue, e.g. as a result of torture, which may prevent the applicant from defending his/her interests during the procedure.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA appoints a legal representative for unaccompanied minors (UAM) as soon as they apply for international protection. UAMs are provided with free legal representation and counselling at all stages of the procedure.(</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Factsheet on Dublin transfers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since January 2021, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Agency For Reception and Support Services BBU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is in charge for the legal representation of unaccompanied children. Legal representatives have to be present at interviews organised. Once the unaccompanied minors has been admitted to the regular procedure, the Child and Youth Service (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">KJH Kinder- und Jugendhilfe</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) takes over the legal representation, in accordance with the Asylum Act or by court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Queer Base has an agreement with BBU and they provide training on LGBTI in the asylum procedure for legal counsels at the BBU.</w:t>
@@ -816,51 +826,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum law has special provisions regarding unaccompanied minors on family tracing and on legal representation. Unaccompanied minors have to lodge their application for asylum at the police station of Traiskirchen, which is nearby the initial reception centre. They have the same obligation to cooperate in the procedure as adults but no legal capacity to act by themselves during the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BBU GmbH has an </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information brochure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for children and adolescents on the asylum procedure which is available in German, English, Arabic, Dari, Pashto and Somali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific procedure for assessing the best interest of the child in the Dublin context. The case assessment is always based on individual circumstances and always takes family ties into consideration.</w:t>
       </w:r>
     </w:p>
@@ -1043,178 +1054,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Austria</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1316,51 +1360,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=10005762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokument.wxe?Abfrage=BgblAuth&amp;Dokumentnummer=BGBLA_2015_I_70" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20010683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20007944&amp;FassungVom=2014-01-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokument.wxe?Abfrage=BgblAuth&amp;Dokumentnummer=BGBLA_2012_I_87" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/Erv/ERV_1991_51/ERV_1991_51.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/2023-04/factsheet_dublin_transfers-at.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbu.gv.at/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbu.gv.at/was-wir-tun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>