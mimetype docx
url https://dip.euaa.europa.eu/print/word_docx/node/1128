--- v1 (2026-07-18)
+++ v2 (2026-10-04)
@@ -7,140 +7,455 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Temporary Protection - Netherlands</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overview</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:t xml:space="preserve">Temporary protection - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1111" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1112" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1113" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1114" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1115" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Eligibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1116" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admission to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1117" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1118" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1119" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1120" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1121" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1122" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisation of reception and accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1123" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights of people granted temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1124" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assistance to unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1125" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assistance to people with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1126" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1127" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary protection - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 16/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Netherlands transposed the Temporary Protection Directive in 2003 by the Aliens Act 2000 | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The provisions were automatically activated with the implementing decision of the Council of the EU for displaced people from Ukraine. Following the latest extension, residence permits are valid until 4 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The relevant national legislation transposing the Temporary Protection Directive include the following legislative acts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 1, Aliens Act 2000 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regulations for the reception of displaced persons in Ukraine | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regeling opvang ontheemden Oekraïne</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -205,212 +520,217 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst (IND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Royal Netherlands Marechaussee | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KoninklijkeMarechaussee </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst (IND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granting temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst (IND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Issuing the residence permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst (IND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -529,173 +849,174 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie en Naturalisatiedienst (IND)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and following the provisions of the implementing decision of the Council of the EU for displaced people from Ukraine, the following categories are eligible for temporary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrainian nationals who:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">left Ukraine after 26 November 2021 or travelled to the territory of the EU in the period from 27 November 2021 to 23 February 2022 ;</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Non-Ukrainian nationals who:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">were refugees recognised by Ukraine on 23 February 2022; or.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">who left Ukraine after 26 November 2021. In addition, non-Ukrainian nationals are not eligible for temporary protection if they returned to their country of origin after 23 February 2022.</w:t>
+        <w:t xml:space="preserve">can prove to already have resided in the Netherlands (whether legally or illegally) in the period before 27 November 2021 (e.g. due to a regular permit or an asylum application).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Family members of someone covered by the provisions, who have left Ukraine after 26 November 2021:</w:t>
+        <w:t xml:space="preserve">Non-Ukrainian nationals who:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">a partner (married or unmarried) and in a long-term relationship;</w:t>
+        <w:t xml:space="preserve">were refugees recognised by Ukraine on 23 February 2022; or.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">child under the age of 18 who is not married;</w:t>
+        <w:t xml:space="preserve">had a valid permanent Ukrainian residence permit on 23 February 2022; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">who left Ukraine after 26 November 2021. In addition, non-Ukrainian nationals are not eligible for temporary protection if they returned to their country of origin after 23 February 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Family members of someone covered by the provisions, who have left Ukraine after 26 November 2021:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">a partner (married or unmarried) and in a long-term relationship;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">child under the age of 18 who is not married;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a family member who was living with the family and is (largely) dependent on this family.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admission to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a displaced person enters the Netherlands and asks for temporary protection, the IND assesses if he/she is eligible for temporary protection. The categories of people who are eligible for temporary protection are outlined in article 3.9a of the Aliens Decree. If the displaced person is eligible for temporary protection, he/she has to lodge an asylum application in order to fall under the scope of temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -726,281 +1047,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information platforms (websites)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedicated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the IND website;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedicated page on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">government website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing general information on the situation in Ukraine, support to information displaced people and humanitarian aid;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RefugeeHelp” website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">, an online starting point for Ukrainian refugees in the Netherlands;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Dutch Council for Refugees: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information for Ukrainians regarding the deteriorating security situation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Het Juridisch Loket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">: free legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Infographic application procedure for refugees from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Immigration and Naturalisation Service (IND) helpline: 088 043 0430 (standard charges apply);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry of Foreign Affairs available 24/7 at +31 247 247 247 on travelling to the Netherlands;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leaflets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Infographic application procedure for refugees from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Red Cross Whatsapp number: +31 648158053;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">Dutch Council for Refugees hotline: +31 (0)20 300 7000.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
@@ -1065,54 +1393,55 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basisregistratie Personen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRP). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Following this, the person must report within 4 weeks to the IND. The IND will assess whether they fall within the scope of the directive, including whether they have committed any criminal offences or if there are clear indications they receive temporary protection in another Member State. Upon confirmation that temporary protection is applicable, the IND will issue a proof of residence and the person must sign an asylum application form. Displaced persons from Ukraine are required to provide the IND with documentary proof of their identity and nationality and when they last resided in Ukraine. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For more information on the registration process, see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit</w:t>
             </w:r>
           </w:p>
@@ -1198,75 +1527,75 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 3.1 of the Aliens Decree states that temporary protection may be refused if: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there is a reasonable assumption that the displaced person committed an international (war) crime as referred to in article 1F of the UN Refugee Convention</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the displaced person poses a danger to the Dutch society due to a conviction of a particularly serious crime</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there are reasonable grounds to regard the displaced person as a danger to national security. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">This is derived from article 28 of the Directive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1462,104 +1791,105 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the labour market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to the information available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IND website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, people under temporary protection can work without a work permit. The conditions are the following: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">have an employment contract with an employer;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">be registered in the BRP database;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">obtained the proof of residency;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">employers must notify the Employee Insurance Agency (UWV).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1587,54 +1917,55 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare assistance and means of subsistence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adults and children can receive a living allowance depending on their situation (e.g. whether they work, where they reside and the size of their family). Displaced persons from Ukraine who are eligible receive money for clothing, food and personal expenses. People living with a host family receive an additional allowance. If a person aged 18 or older is employed or receives government benefits, the living allowance will be stopped for the entire family. However, employed displaced persons are entitled to child-related benefits. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amounts of living allowance are available </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
@@ -1742,128 +2073,130 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to people with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 15(1) of the Regulations for the reception of displaced persons in Ukraine, the municipality “shall take into account the specific situation of vulnerable displaced persons such as minors, persons with disabilities, elderly, pregnant women, single parents with minor children, persons with serious illnesses and persons with mental disorders”. Article 15(2) and (3) requires the municipality to determine the needs of the displaced persons. If special reception needs are identified, tailored support and guidance are offered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific national process in place to detect vulnerabilities of displaced persons from Ukraine, nor any specific provisions in national legislation related to persons falling within the scope of the Temporary Protection Directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displaced persons from Ukraine who are in need of psychosocial support can benefit from ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Empatia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’ which is a programme that links Ukrainians with Ukrainian psychologists to enable displaced persons to receive psychological support in their own language. Empatia is a partnership between </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VluchtelingenWerk Nederland</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Dutch Council for Refugees), OPORA Foundation, and The Desk for Displaced Persons Ukraine Psychosocial Support (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loket Ontheemden Oekraïne PSH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, LOOP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of a European agreement, people residing in Moldova in UNHCR camps who are eligible for temporary protection in the Netherlands can be relocated to the Netherlands. However, this does not happen frequently or on a large scale, as it is currently challenging to provide shelter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is mandatory to first apply for international protection before a person can receive temporary protection. The asylum application provides the legal basis for temporary protection. The IND has currently put decision-making on the international protection applications on hold while the Temporary Protection Directive is still applicable.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1916,199 +2249,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 04-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10C3A0F6"/>
+    <w:nsid w:val="AB8B49EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CEF9A47"/>
+    <w:nsid w:val="F011EFFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="36EA7622"/>
+    <w:nsid w:val="74BE4C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4732CB3B"/>
+    <w:nsid w:val="864C31BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +3022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5726D52D"/>
+    <w:nsid w:val="C7A7F18C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +3170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DA70DF3A"/>
+    <w:nsid w:val="0090A829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2952,51 +3318,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B7F41D5C"/>
+    <w:nsid w:val="E55CB32F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="34DB290D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3099,52 +3613,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FC769E27"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="19067832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3270,50 +3784,53 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3394,55 +3911,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2022-01-01&amp;g=2022-01-01" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0046503/2024-07-01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en?pk_campaign=header&amp;pk_kwd=taal-selectie-en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee/tasks-of-the-royal-netherlands-marechaussee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/ukraine/Pages/Temporary-scheme-Ukraine.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/oekraine/Paginas/Oekraine.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/opvang-vluchtelingen-uit-oekraine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refugeehelp.nl/get-help" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forrefugees.vluchtelingenwerk.nl/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.juridischloket.nl/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/opvang-vluchtelingen-uit-oekraine/documenten/brochures/2024/06/14/infographic-aanmeldprocedure-voor-vluchtelingen-uit-oekraine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/ukraine/temporary-protection-directive-ukraine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/opvang-vluchtelingen-uit-oekraine/werk-en-inkomen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.empatiaprogram.nl/en/home" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loketoekrainepsh.nl/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1111" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2022-01-01&amp;g=2022-01-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0046503/2024-07-01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en?pk_campaign=header&amp;pk_kwd=taal-selectie-en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee/tasks-of-the-royal-netherlands-marechaussee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/ukraine/Pages/Temporary-scheme-Ukraine.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/oekraine/Paginas/Oekraine.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/opvang-vluchtelingen-uit-oekraine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refugeehelp.nl/get-help" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forrefugees.vluchtelingenwerk.nl/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.juridischloket.nl/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/opvang-vluchtelingen-uit-oekraine/documenten/brochures/2024/06/14/infographic-aanmeldprocedure-voor-vluchtelingen-uit-oekraine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/ukraine/temporary-protection-directive-ukraine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/opvang-vluchtelingen-uit-oekraine/werk-en-inkomen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.empatiaprogram.nl/en/home" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loketoekrainepsh.nl/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>