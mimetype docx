--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -244,51 +244,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +380,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="322155AC"/>
+    <w:nsid w:val="9BB42ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>