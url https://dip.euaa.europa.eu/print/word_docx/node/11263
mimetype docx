--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE suspend the duty to return to Lebanon zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE suspend the duty to return to Lebanon</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) and the Immigration Appeals Board (UNE) have temporarily suspended the duty to return to Lebanon as of 18 March 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The suspension also affects case processing: decisions that would result in a return to Lebanon are on hold, including pending asylum applications. The measure is set to last 3 months, until 18 June 2026, when authorities will reassess whether to extend or lift it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lebanese nationals affected by the suspension are allowed to remain in Norway temporarily, even if their residence status has expired, but they do not gain additional rights, such as access to employment, unless already granted.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The suspension does not apply to cases under the Dublin III Regulation or the first country of asylum rule, meaning those individuals may still be transferred to another European country responsible for their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (18 March, 2026), UDI og UNE suspenderer utreiseplikten til Libanon [The UDI and UNE suspend the duty to return to Lebanon],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-og-une-suspenderer-utreiseplikten-til-libanon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9BB42ED6"/>
+    <w:nsid w:val="9E1018D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-suspend-duty-return-lebanon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-suspenderer-utreiseplikten-til-libanon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-suspend-duty-return-lebanon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-suspenderer-utreiseplikten-til-libanon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>