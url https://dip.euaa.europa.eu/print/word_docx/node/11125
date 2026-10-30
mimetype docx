--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -22,97 +22,109 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CEAR publishes guidance for staff working with refugee children in reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CEAR published a guidance on good practices and recommendations for professionals in the international protection reception system who work with refugee children. The guidance aims to improve the quality of care for minors in reception centres. The document is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (1 February, 2026), Guía infanciActiva refugiada [Refugee Active Children's Guide],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/wp-content/uploads/2026/02/Guia_InfantiActiva_Recomendaciones_CEAR.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.02.2026</w:t>
       </w:r>
@@ -147,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Material reception conditions, Rights, obligations and limitations, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -257,51 +269,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -414,51 +426,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10C2D482"/>
+    <w:nsid w:val="98DEAEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,51 +699,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cear-publishes-guidance-staff-working-refugee-children-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/wp-content/uploads/2026/02/Guia_InfantiActiva_Recomendaciones_CEAR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cear-publishes-guidance-staff-working-refugee-children-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/wp-content/uploads/2026/02/Guia_InfantiActiva_Recomendaciones_CEAR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>