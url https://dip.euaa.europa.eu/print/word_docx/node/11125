--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CEAR publishes guidance for staff working with refugee children in reception centres zzzzzz</w:t>
+          <w:t xml:space="preserve">CEAR publishes guidance for staff working with refugee children in reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CEAR published a guidance on good practices and recommendations for professionals in the international protection reception system who work with refugee children. The guidance aims to improve the quality of care for minors in reception centres. The document is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (1 February, 2026), Guía infanciActiva refugiada [Refugee Active Children's Guide],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/wp-content/uploads/2026/02/Guia_InfantiActiva_Recomendaciones_CEAR.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E7913BF8"/>
+    <w:nsid w:val="10C2D482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/cear-publishes-guidance-staff-working-refugee-children-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/wp-content/uploads/2026/02/Guia_InfantiActiva_Recomendaciones_CEAR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>