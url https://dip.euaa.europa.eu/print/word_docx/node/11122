--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -51,102 +51,105 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Reception Condition Directive and has transposed its provisions in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Act to regulate the basic care of asylum seekers in the admission procedure and certain other foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception provisions are regulated by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Basic Care Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundversorgungsgesetz</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – Bund 2005, GVG-B 2005) as well as the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Basic Welfare Support Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 15a B-VG (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundversorgungsvereinbarung</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -269,51 +272,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the admission procedure, the federal provinces become responsible. They provide collective and individual housing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Basic Welfare Support Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> outlines the legal framework for distributing asylum applicants across Austria’s federal states. A coordination office is established at the federal level to manage the allocation of asylum seekers to the states following a predefined distribution quota. According to Article 1(4), asylum seekers are allocated based on the proportion of the population in each federal state; redistribution can occur if one region faces a disproportionate burden, in agreement with the coordination office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training is provided to specific case officers handling minor applicants, in particular taking into account age, maturity, cultural differences and experiences. Advanced training is provided to staff of reception centres, basic care facilities and police detention centres on the risk of human trafficking of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
@@ -2723,51 +2727,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions are defined in the Basic Care Act 2005 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grundversorgungsgesetz – Bund 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), Article 6. They include suitable accommodation with respect for human dignity and family unity, provision of adequate food, a monthly allowance for people in an accommodation, healthcare, information, advice and social support, transport costs, benefits in kind or in cash to obtain the necessary clothing, and counselling on returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
@@ -3567,51 +3572,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception centres provide information on </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">house rules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, duties and possible sanctions. They are posted in the most common languages (e.g. English, Russian, French, Arabic, Farsi, Urdu, Serbian) or available on a paper with brief written instructions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -4480,199 +4486,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EFE6FB8"/>
+    <w:nsid w:val="71508768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4AC21A6D"/>
+    <w:nsid w:val="BBAF8E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="266D186F"/>
+    <w:nsid w:val="FFF622AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D6DF35C5"/>
+    <w:nsid w:val="5FB85EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A92167BA"/>
+    <w:nsid w:val="6A36D816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B05AB9F8"/>
+    <w:nsid w:val="0BFA2016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="22F4815E"/>
+    <w:nsid w:val="62DFB669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4FDE716C"/>
+    <w:nsid w:val="FF2741AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E2D03C03"/>
+    <w:nsid w:val="CF8A93F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4D07C305"/>
+    <w:nsid w:val="2162FF2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="75C1306D"/>
+    <w:nsid w:val="4CF284E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A321A374"/>
+    <w:nsid w:val="9BCD141D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6404,51 +6443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4DF23EEE"/>
+    <w:nsid w:val="3621402C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6552,51 +6591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C2B4B515"/>
+    <w:nsid w:val="3C9DB569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6700,51 +6739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="02626EDC"/>
+    <w:nsid w:val="21DB54A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6848,51 +6887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F24F9260"/>
+    <w:nsid w:val="2F1784DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6996,51 +7035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="634B0B88"/>
+    <w:nsid w:val="AD85B7E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7144,51 +7183,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="5AE551A1"/>
+    <w:nsid w:val="A0F8D12F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7292,51 +7331,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E36EFB6B"/>
+    <w:nsid w:val="CF2572E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7440,51 +7479,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="15D97966"/>
+    <w:nsid w:val="8B195C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7588,51 +7627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="E6B1F799"/>
+    <w:nsid w:val="FB4D9E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7736,51 +7775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="53169631"/>
+    <w:nsid w:val="B245600E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8076,51 +8115,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=10005762&amp;ShowPrintPreview=True" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/decreees/natlegbod/2004/20736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=10005762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/Landesnormen/LST40020461/9200.16-01_Anl2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>