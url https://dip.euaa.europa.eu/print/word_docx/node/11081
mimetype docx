--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -7,83 +7,480 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11059" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11060" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11061" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11062" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11063" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11064" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11065" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11066" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11067" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11068" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11069" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11070" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11071" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11072" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11073" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11074" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11075" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11076" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11077" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11078" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11079" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11080" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated on: 15/05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the Asylum Act (Federal Act on the Granting of Asylum) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,135 +515,135 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides for the granting of asylum if a person fulfils the criteria of Article 1A(2) of the Geneva Refugee Convention.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides for the granting of subsidiary protection. The decision on subsidiary protection is rendered within the asylum proceedings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A type of collective protection exists, which is based on Directive 2001/55/EC26 of the European Council (Article 62(1) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -256,133 +653,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A tolerated stay is not a residence permit or a right to stay. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A tolerated stay may be granted in the following cases: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A deportation is not permissible for legal reasons (Article 3 ECHR). If the situation changes, then a new return decision is required and the admissibility of the deportation must be confirmed. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The return is not possible for practical reasons (no travel document). A return is possible at any time if a travel document exists. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporarily inadmissible return decision (Article 8 ECHR): A return decision must be enacted if this situation changes. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residence permit on humanitarian grounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There are two titles for residence due to particularly exceptional circumstances (Article 56, Chapter 7 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence Title on Grounds of Article 8 ECHR for a temporarily inadmissible return decision; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence Permit for Individual Protection, intended for individuals such as victims of human trafficking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -414,165 +811,165 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -825,99 +1222,99 @@
         <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Various circumstances can result in the residence title becoming irrelevant or invalid or being revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A Residence Title for Particularly Exceptional Circumstance becomes irrelevant when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The individual is issued a residence title under the Settlement and Residence Act;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The individual obtains Austrian (or other EU or EEA) citizenship;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The individual is subsequently granted asylum or subsidiary protection status through another legal pathway;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An EEA state issues a final return decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A threat for public security and order or other circumstances defined in detail under law exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -952,141 +1349,141 @@
         <w:t xml:space="preserve">The Asylum Act 2005 provides for the granting of asylum if a person fulfils the criteria of Article 1A(2) of the Geneva Refugee Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act 2005 provides for the granting of subsidiary protection. The decision on subsidiary protection is rendered within the asylum proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Austrian Integration Funds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Österreichischer Integrationsfonds) provides factual and background information to beneficiaries of protection on their rights and obligations associated with the protection status, integration activities, employment, education, healthcare and the residence permit.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Issued by:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Federal Office for Immigration and Asylum |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The first residence permit is for a duration of 3 years. Subsequently, after 3 years, the right of residence becomes indefinite provided that no revocation proceedings are initiated. If the situation in the country of origin is more or less the same and the status still needed, it is prolonged to an unlimited residence permit ex officio. It the country of origin information (COI) indicate that the refugee may return safely, the cessation procedure starts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Issued by:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Federal Office for Immigration and Asylum |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The subsequent permit can be prolonged for 2 years, upon request. An application must be made at BFA 3 months before the permit expires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1403,121 +1800,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to integration measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees can receive a public grant including support for public transport in order to study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austrian Integration Fund (ÖIF): provides language and Austrian value courses, qualifications check, consultations, training and specific occupation schemes. Beneficiaries must register with the job centre and can then take part in job-related assistance measures, if their language proficiency is sufficient, or in language-related assistance measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Restrictions to access integration programmes were introduced in a number of federal provinces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection can receive a public grant including support for public transport in order to study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austrian Integration Fund (ÖIF): provides language and Austrian value courses, qualifications check, consultations, training and specific occupation schemes. Beneficiaries must register with the job centre and can then take part in job-related assistance measures, if their language proficiency is sufficient, or in language-related assistance measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Restrictions to access integration programmes were introduced in a number of federal provinces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
@@ -1525,199 +1922,199 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative framework: The right to family reunification for beneficiaries of asylum and subsidiary protection is laid down in the Asylum Act, Section 35. Access to and the procedure for family reunification depend on the protection status granted. Family members of refugee status (beneficiaries of asylum) have immediate access to family reunification (Section 35(2) Asylum Act) in line with the Family Reunification Directive (2003/86/EC). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframe to apply for family reunification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Family members of refugees can apply for an entry visa immediately after the status recognition of the sponsor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is submitted to an Austrian representation within 3 months, no further requirements are imposed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If it is submitted after the 3-month time limit has lapsed, the following conditions must be met: i) sufficient financial resources; ii) health insurance; and iii) stable accommodation. No language knowledge is required for family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 8 of the ECHR, family reunification is also possible regardless of the requirements set above. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible family members</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Only the following family members (‘core family’) have the right to reunite with the beneficiary of international protection status (Section 35(5) Asylum Act):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of minor refugees: parents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of adult refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spouse (the marriage already existed before entering Austria) or registered civil partners which already existed before entering Austria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unmarried, minor children. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision to grant protection status to a person residing in Austria who is a family member of an individual already granted that status, no longer depends on the possibility of such a status being granted in another country (2017 Act Amending the Aliens Law).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Conditions for family reunification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Special requirements must be proven by family members of a foreigner granted asylum status if the application for family reunification is lodged later than 3 months after the family member was granted asylum in Austria, unless family reunification must be granted in accordance with Article 8 of the ECHR (regardless of these requirements).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to have access to family reunification, the following conditions must be fulfilled:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the third-country national provides evidence of a legal entitlement to accommodation which is deemed in conformity with local accommodation for a family of comparable size;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the third-country national has sickness insurance in respect of all risks and the policy pays out in Austria; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the third-country national’s residence does not result in a financial burden for a regional authority. However, this provision does not apply for the reunification of parents with an unaccompanied minor who was granted international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The above-mentioned requirements refer to criteria in Article 7 of the Family Reunification Directive. According to Article 12(1), last paragraph of Directive 2003/86/EC (Family Reunification Directive), Member States can request the compliance with these requirements if the application for family reunification is lodged later than 3 months after the family member was granted asylum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rights deriving from family reunification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -1758,179 +2155,179 @@
         <w:t xml:space="preserve">Timeframe to apply for family reunification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Family members of beneficiaries of subsidiary protection can apply for an entry visa only after 3 years from the time of the status recognition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Conditions to apply for family reunification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The following conditions are to be met:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Sufficient income:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The applicant must prove that the third-country national's residence does not result in a financial burden for a regional authority. However, this provision does not apply for the reunification of parents with an unaccompanied minor who was granted international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Health insurance:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The third-country national must have sickness insurance for all risks and a policy that pays out in Austria. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Stable accommodation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Evidence of legal entitlement to accommodation which is deemed in conformity with local accommodation for a family of comparable size.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No language knowledge is required for family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members of a foreigner granted subsidiary protection status have to fulfill the requirements irrespective of the time of application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible family members:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Only the following family members (‘core family’) have the right to reunite with the beneficiary of international protection status (Section 35(5) Asylum Act):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of minor refugees: parents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of adult refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spouse (the marriage already existed before entering Austria) or registered civil partners which already existed before entering Austria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unmarried under-age child.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1995,51 +2392,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2164,51 +2561,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03134362"/>
+    <w:nsid w:val="46306D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D94A2E98"/>
+    <w:nsid w:val="6AEB350A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2460,51 +2857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="09BA573B"/>
+    <w:nsid w:val="DB1F9580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +3005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C782CEE0"/>
+    <w:nsid w:val="172D1DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +3153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="05DA5F9E"/>
+    <w:nsid w:val="FA44D96B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="67A632D1"/>
+    <w:nsid w:val="931DB24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3052,51 +3449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3F47D329"/>
+    <w:nsid w:val="6D7070D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3200,51 +3597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B39C1EDD"/>
+    <w:nsid w:val="D12EC4DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DA7EDB2C"/>
+    <w:nsid w:val="9A522990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3496,51 +3893,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="14B9BA60"/>
+    <w:nsid w:val="1C8EF9F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="F10E504F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3672,50 +4217,53 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3796,51 +4344,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/integration/the-austrian-integration-fund.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11059" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/integration/the-austrian-integration-fund.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>