--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,51 +42,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Qualification Directive (Standards Qualification Regulation) and has transposed its provisions through the Asylum Act (Federal Act on the Granting of Asylum) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -120,133 +121,136 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides for the granting of asylum if a person fulfils the criteria of Article 1A(2) of the Geneva Refugee Convention.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides for the granting of subsidiary protection. The decision on subsidiary protection is rendered within the asylum proceedings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A type of collective protection exists, which is based on Directive 2001/55/EC26 of the European Council (Article 62(1) </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
@@ -307,51 +311,52 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residence permit on humanitarian grounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There are two titles for residence due to particularly exceptional circumstances (Article 56, Chapter 7 </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Act 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence Title on Grounds of Article 8 ECHR for a temporarily inadmissible return decision; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -412,162 +417,166 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee status </w:t>
       </w:r>
@@ -946,139 +955,142 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act 2005 provides for the granting of subsidiary protection. The decision on subsidiary protection is rendered within the asylum proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Austrian Integration Funds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Österreichischer Integrationsfonds) provides factual and background information to beneficiaries of protection on their rights and obligations associated with the protection status, integration activities, employment, education, healthcare and the residence permit.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Issued by:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Federal Office for Immigration and Asylum |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The first residence permit is for a duration of 3 years. Subsequently, after 3 years, the right of residence becomes indefinite provided that no revocation proceedings are initiated. If the situation in the country of origin is more or less the same and the status still needed, it is prolonged to an unlimited residence permit ex officio. It the country of origin information (COI) indicate that the refugee may return safely, the cessation procedure starts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Issued by:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Federal Office for Immigration and Asylum |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl (BFA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The subsequent permit can be prolonged for 2 years, upon request. An application must be made at BFA 3 months before the permit expires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel documents</w:t>
@@ -1971,199 +1983,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C4DFE45"/>
+    <w:nsid w:val="03134362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2267,51 +2312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="17342894"/>
+    <w:nsid w:val="D94A2E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2415,51 +2460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="82F333B3"/>
+    <w:nsid w:val="09BA573B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2563,51 +2608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7932992A"/>
+    <w:nsid w:val="C782CEE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2711,51 +2756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CF447806"/>
+    <w:nsid w:val="05DA5F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2859,51 +2904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="75606FA8"/>
+    <w:nsid w:val="67A632D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3007,51 +3052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="20F9A1B2"/>
+    <w:nsid w:val="3F47D329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3155,51 +3200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="73FFBE04"/>
+    <w:nsid w:val="B39C1EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3303,51 +3348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="656FC1A6"/>
+    <w:nsid w:val="DA7EDB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3451,51 +3496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DC52F5EA"/>
+    <w:nsid w:val="14B9BA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3755,51 +3800,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskanzleramt.gv.at/en/agenda/integration/the-austrian-integration-fund.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>