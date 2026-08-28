--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,133 +7,441 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11037" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11038" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11039" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11040" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11041" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11042" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11044" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11045" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11046" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11047" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11048" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11049" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11050" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11051" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11053" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11054" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-11055" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Austria is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the Aliens Police Act | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fremdenpolizeigesetz: Bundesgesetz über die Ausübung der Fremdenpolizei, die Ausstellung von Dokumenten für Fremde und die Erteilung von Einreisetitel, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 January 2005: Austria transposed the recast Reception Conditions Directive by the Aliens Police Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fremdenpolizeigesetz: Bundesgesetz über die Ausübung der Fremdenpolizei, die Ausstellung von Dokumenten für Fremde und die Erteilung von Einreisetitel, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The Aliens Police Act refers explicitly to the principles of necessity (Article 76(1) and (2)) and proportionality (Article 76(2a)) in the context of detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 January 2005: Austria transposed the recast Asylum Procedures by the Asylum Act (Federal Act on the Granting of Asylum) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -205,54 +513,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -301,497 +610,506 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Agency for Reception and Support Services | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesagentur für Betreuungs- und Unterstützungsleistungen (BBU GmbH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention for the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Processing of asylum applications of applicants who are in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance and representation in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Agency for Reception and Support Services | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesagentur für Betreuungs- und Unterstützungsleistungen (BBU GmbH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Review of detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BFA) may order an applicant’s detention pending a removal when it is necessary to maintain public order or security, there is a risk of absconding and the detention is proportionate, or for the purposes of carrying out a Dublin transfer, when the criteria under Article 28 (1) and (2) of the Dublin III Regulation are met. The BFA has to review the proportionality of detention every 4 weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the judgment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ro 2017/21/0009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) of the Supreme Administrative Court (VwGH), the Aliens Law Amendment Act 2018 (FrÄG 2018) brought the relevant article of the Aliens Police Act (FPG) in line with the recast Reception Conditions Directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 76(2) of the Aliens Police Act lists the grounds for detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is necessary to ensure a return procedure and the stay of the person endangers the public order or security and there is a risk of absconding and the detention is proportionate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is necessary to ensure a return procedure and there is a risk of absconding and the detention is proportionate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the criteria under Article 28 (1) and (2) of the Dublin III Regulation are met.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person who applies for international protection from detention may be kept in detention if there is reason to suspect that the application was made in order to delay the enforcement of a measure terminating the person’s residence (Article 76(6) Aliens Police Act, FPG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -930,206 +1248,206 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) issues the detention order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 76(2) of the Aliens Police Act lists the grounds for detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is necessary to ensure a return procedure and the stay of the person endangers the public order or security and there is a risk of absconding and the detention is proportionate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is necessary for ensuring a return procedure and there is a risk of absconding and the detention is proportionate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the criteria under Article 28(1) and (2) of the Dublin III Regulation are met.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) issues the detention order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 76(2) of the Aliens Police Act lists the grounds for detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When it is necessary to ensure a return procedure and the stay of the person endangers the public order or security and there is a risk of absconding and the detention is proportionate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) issues the detention order, which is possible when the detention is proportionate or to carry out a Dublin transfer when the criteria under Article 28(1) and (2) of the Dublin III Regulation are met (Article 76 (2) Aliens Police Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 76(2) of the Aliens Police Act lists as grounds for detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the criteria under Article 28(1) and (2) of the Dublin III Regulation are met.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Aliens Police Act (FPG) refers to the principles of necessity (Article 76).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alternative measures must be applied in all cases, not only if a particular ground for detention exists, if the authorities have good reasons to believe that the object and purpose of detention (i.e. a removal) could be reached by the application of such measures. Article 77(3) of the Aliens Police Act provides three alternatives to detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">reporting obligations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the obligation to take up residence in a certain place of accommodation; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the deposit of a financial guarantee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person who applies for international protection from detention may be kept in detention if there is reason to suspect that the application was made in order to delay the enforcement of a measure terminating the person’s residence (Article 76(6) Aliens Police Act, FPG)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1284,62 +1602,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Police Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fremdenpolizeigesetz: Bundesgesetz über die Ausübung der Fremdenpolizei, die Ausstellung von Dokumenten für Fremde und die Erteilung von Einreisetitel, StF: BGBl. I Nr. 100/2005.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1392,199 +1711,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C55278E7"/>
+    <w:nsid w:val="5D9DC3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1688,51 +2040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F075EF1C"/>
+    <w:nsid w:val="0951F107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1836,51 +2188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C81EE26"/>
+    <w:nsid w:val="FB6C2EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1984,51 +2336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="749BDEB5"/>
+    <w:nsid w:val="8CFCD2A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2132,51 +2484,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C2502448"/>
+    <w:nsid w:val="BB4F02B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="3A327E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2293,50 +2793,53 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2417,55 +2920,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004241" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbu.gv.at/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/JudikaturEntscheidung.wxe?Abfrage=Vwgh&amp;Dokumentnummer=JWR_2017210009_20171005J05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11037" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11042" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-11055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbu.gv.at/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/JudikaturEntscheidung.wxe?Abfrage=Vwgh&amp;Dokumentnummer=JWR_2017210009_20171005J05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>