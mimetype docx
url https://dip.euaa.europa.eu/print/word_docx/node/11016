--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -58,51 +58,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the Dublin III Regulation (AMMR) which is directly applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2005: Article 5, Asylum Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asyl Gesetz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -431,571 +432,588 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initial Reception Centres, Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erstaufnahmestellen, Bundesamt für Fremdenwesen und Asyl </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizeidirektionen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initial Reception Centres, Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erstaufnahmestellen, Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizeidirektionen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initial Reception Centres, Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erstaufnahmestellen, Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initial Reception Centres, Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erstaufnahmestellen, Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initial Reception Centres, Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erstaufnahmestellen, Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance against a transfer decision is provided by the Federal Agency for Reception and Support Services | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesagentur für Betreuungs- und Unterstützungsleistungen GmbH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Initial Reception Centres, Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erstaufnahmestellen, Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizeidirektionen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizeidirektionen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Administrative Court | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesverwaltungsgericht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the beginning of the procedure in the initial reception centres every asylum seeker receives written information about: the first steps of the procedure, basic care, medical care, the Eurodac, and Dublin III Regulation. In particular, the Federal Office for Immigration and Asylum provides the following </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in 11 languages: Information for asylum seekers according to the Eurodac Regulation and a brief description of the Dublin III Regulation. This information is complemented with: a “first information sheet” about the first steps and possible outcomes of the admissibility procedure, including mandatory or voluntary advice on return; and an information sheet on the duties and rights of asylum seekers. Information is also provided orally if applicants request it. Foreigners in detention facilities are provided information about the Dublin procedure in the same manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Agency for Reception and Support Services (BBU) offers counselling, including to asylum applicants in proceedings under the Dublin III Regulation who will be informed about a possible voluntary transfer to the responsible EU Member State.</w:t>
       </w:r>
     </w:p>
@@ -1318,178 +1336,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1591,51 +1642,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei.gv.at/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbu.gv.at/en#:~:text=We%20provide%20care,%20counselling%20and%20support" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvwg.gv.at/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bfa.gv.at/publikationen/formulare/start.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>