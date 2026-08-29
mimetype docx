--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,150 +42,157 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria is bound by the recast Asylum Procedures Directive/Regulation and has transposed its provisions through the Asylum Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Act on the Granting of Asylum) | AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Federal Act on the Granting of Asylum) | AsylG: Bundesgesetz über die Gewährung von Asyl, StF: BGBl. I Nr. 100/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Law Amendment Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Fremdenrechtsänderungsgesetz: Bundesgesetz, mit dem das BFA-Einrichtungsgesetz, das BFA-Verfahrensgesetz, das Asylgesetz 2005, das Fremdenpolizeigesetz 2005, das Niederlassungs- und Aufenthaltsgesetz und das Grundversorgungsgesetz – Bund 2005 geändert. Last amended by BFA-G, BVFA-VG, AsylG 2005, Aliens Police Act 2005, Basic Care Act 2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Law on the Establishment of the Federal Agency for Reception and Support Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BBU-G) | Bundesgesetz über die Errichtung der Bundesagentur für Betreuungs- und Unterstützungsleistungen Gesellschaft mit beschränkter Haftung StF: BGBl. I Nr. 53/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BFA Procedures Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Federal Act on the general rules for procedures at the federal office for immigration and asylum for the granting of international protection, the issuing of residence permits for extenuating circumstances reasons, deportation, | BFA-Verfahrensgesetz VG: Bundesgesetz, mit dem die allgemeinen Bestimmungen über das Verfahren vor dem Bundesamt für Fremdenwesen und Asyl zur Gewährung von internationalem Schutz, Erteilung von Aufenthaltstiteln aus berücksichtigungswürdigen Gründen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Act on the Implementation and Organisation of the Federal Immigration and Asylum Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BFA) | Einrichtungsgesetz BFA-G: Bundesgesetz über die Einrichtung und Organisation des Bundesamtes für Fremdenwesen und Asyl, idF BGBl. I Nr. 68/2013 StF: BGBl. I Nr. 87/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Administrative Procedures Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Allgemeines Verwaltungsverfahrensgesetz AVG, StF: BGBl. Nr. 51/1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -257,101 +264,103 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -364,149 +373,153 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application at border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polizei </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -516,51 +529,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -570,51 +584,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BFA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -623,51 +638,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria has </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1) Graz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(2) Innsbruck</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -879,145 +895,149 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application at border: Public security authority or Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Polizei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application on the territory: Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Polizei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application in detention: Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Polizei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria does not provide the possibility to apply from outside the territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application for international protection can be made before a police officer or a security authority at the border or, in the case of unaccompanied minors, at an initial reception centre. Once received, the application is filed, along with instructions from the branch office of the Federal Office for Immigration and Asylum (</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - BFA). The instructions specify whether the applicant should be sent to an initial reception centre (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstaufnahmezentrum </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- EAST), processed under the Dublin procedure or sent to a regional reception facility (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Verteilerquartier</w:t>
@@ -1051,51 +1071,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BFA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is registered as soon as the security authorities have submitted the minutes of the first interview (</w:t>
       </w:r>
@@ -1169,51 +1190,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Fremdenwesen und Asyl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BFA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Central Office of the BFA is located in Vienna (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zentrale Direktion</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is one Regional Office (</w:t>
@@ -1491,51 +1513,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection receive essential information during the initial stages of the asylum procedure, specifically during the initial interview conducted by the police. Information on the asylum process is also available through other resources, such as the BFA website and brochures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following information is available in 11 languages on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BFA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ‘first’ information sheet explains the first steps and possible outcomes in the admissibility procedure, including mandatory and voluntary returns;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1643,98 +1666,100 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.bfa.gv.at/402/files/01_Broschueren/Informationsbroschuere_Asylverfahren_in_Oesterreich_EN.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation during the lodging an application is provided face to face, without the use of any IT tools. Interpreters are engaged for each case, regardless of whether the officers or public servants have adequate proficiency in the asylum seeker’s language. There is a list of recognised interpreters, which is continuously updated. Interpreters who apply to be included in the list will be subject to a security clearance and their language skills are checked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 1 January 2021, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Agency for Reception and Support Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BBU) is in charge of providing legal advice and legal representation at the BFA, pursuant to the BFA-VG Federal Law Gazette I No 87/2012, Section 49, and before the Federal Administrative Court (BVwG), pursuant to the BFA-VG, Section 52 as amended by Federal Law Gazette I No 87/2012.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1806,199 +1831,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Austria</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information is pending validation</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE09647B"/>
+    <w:nsid w:val="BC65F21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2102,51 +2160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="580CD985"/>
+    <w:nsid w:val="7D11B5DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2382,51 +2440,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20004240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokument.wxe?Abfrage=BgblAuth&amp;Dokumentnummer=BGBLA_2015_I_70" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20010683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/GeltendeFassung.wxe?Abfrage=Bundesnormen&amp;Gesetzesnummer=20007944&amp;FassungVom=2014-01-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokument.wxe?Abfrage=BgblAuth&amp;Dokumentnummer=BGBLA_2012_I_87" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ris.bka.gv.at/Dokumente/Erv/ERV_1991_51/ERV_1991_51.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polizei.gv.at/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/401/start.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/402/files/01_Broschueren/Informationsbroschuere_Asylverfahren_in_Oesterreich_EN.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbu.gv.at/en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>