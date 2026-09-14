--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR develops online training on unaccompanied minors for reception staff zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR develops online training on unaccompanied minors for reception staff</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of the project "Strengthening Reception and Protection Services for Unaccompanied Minors" in Italy, funded by Switzerland and implemented in collaboration with the Department of Civil Liberties and Immigration of the Ministry of the Interior, UNHCR developed an online course for staff working in the protection and reception system for unaccompanied minors in Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The training programme is structured into eight asynchronous modules, the topics of which were chosen based on preliminary consultation with the first reception staff: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -135,104 +148,107 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons with disabilities in contexts of forced migration </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration and transition to adulthood  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Link to Module 1, “Protection of minors: international standards, focus on the best interests of the child and the right to participation” : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">HERE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Link to Module 2 “Protection of minors: focus on unaccompanied minors, Italian legislation and context” : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">HERE</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (11 February, 2026), [UNHCR: online course for staff working in the protection and reception system for unaccompanied minors in Italy.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://libertaciviliimmigrazione.dlci.interno.gov.it/notizie/unhcr-corso-online-rivolto-al-personale-del-sistema-di-protezione-e-accoglienza-minori-non</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -263,52 +279,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -361,187 +377,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA4E1289"/>
+    <w:nsid w:val="2061772E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -645,51 +694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D006D1F6"/>
+    <w:nsid w:val="0CF07BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -921,55 +970,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-develops-online-training-unaccompanied-minors-reception-staff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JnNyDF3nBng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/VIdJBY0v9-A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libertaciviliimmigrazione.dlci.interno.gov.it/notizie/unhcr-corso-online-rivolto-al-personale-del-sistema-di-protezione-e-accoglienza-minori-non" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-develops-online-training-unaccompanied-minors-reception-staff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JnNyDF3nBng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/VIdJBY0v9-A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libertaciviliimmigrazione.dlci.interno.gov.it/notizie/unhcr-corso-online-rivolto-al-personale-del-sistema-di-protezione-e-accoglienza-minori-non" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>