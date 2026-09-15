--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ANCI Commission on Immigration welcomes expansion of SAI facilities zzzzzz</w:t>
+          <w:t xml:space="preserve">ANCI Commission on Immigration welcomes expansion of SAI facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ANCI Commission on Immigration, Integration and Reception Policies was informed about plans by the Ministry of the Interior to make a significant investment in the SAI system for the implementation of the Pact on Migration and Asylum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Calls for proposals will be issued to expand accommodation by over 3,000 places, funded by European funds. The places will be dedicated to adults, families and vulnerable groups. During the meeting, the need emerged to strengthen the connection with the national healthcare system and with projects funded by the regions through AMFI funds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also emerged that there is a need to reduce reception outside of the SAI system for unaccompanied minors, given the chronic shortage of resources available in the fund. This is achieved by increasing the number of SAI places dedicated to unaccompanied minors, encouraging more widespread participation in local areas and regional distribution mechanisms not only for minors arriving on land but also for those found locally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration System | Sistema Accoglienza e Integrazione (18 February, 2026), Commissione Immigrazione: ampliamento SAI, a partire da MSNA, e raccordo con i servizi sanitari [Immigration Commission: Expansion of SAI, starting with unaccompanied minors, and coordination with health services],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retesai.it/commissione-immigrazione-ampliamento-sai-a-partire-da-msna-e-raccordo-i-servizi-sanitari/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BE30DEF"/>
+    <w:nsid w:val="E42EE052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/anci-commission-immigration-welcomes-expansion-sai-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/commissione-immigrazione-ampliamento-sai-a-partire-da-msna-e-raccordo-i-servizi-sanitari/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/anci-commission-immigration-welcomes-expansion-sai-facilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/commissione-immigrazione-ampliamento-sai-a-partire-da-msna-e-raccordo-i-servizi-sanitari/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>